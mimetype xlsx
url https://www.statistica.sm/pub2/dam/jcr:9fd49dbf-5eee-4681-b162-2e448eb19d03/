--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -1,184 +1,183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Dhamed\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\FMI\E-GDDS\template_upload\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D194D9D3-55F9-4AC7-8B09-68A5DD40D52B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="11505"/>
   </bookViews>
   <sheets>
     <sheet name="Dataset" sheetId="4" r:id="rId1"/>
     <sheet name="Overview DSDs" sheetId="5" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_SingleObject__ROM_F0.SEC2.Tabulate_1.SEC1.BDY.Cross_tabular_summary_report_Table_1" hidden="1">#REF!</definedName>
     <definedName name="_AMO_SingleObject__ROM_F0.SEC2.Tabulate_1.SEC1.FTR.TXT1" hidden="1">#REF!</definedName>
     <definedName name="_AMO_SingleObject__ROM_F0.SEC2.Tabulate_1.SEC1.HDR.TXT1" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Dataset!$A$19:$F$126</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Overview DSDs'!$B$1:$K$47</definedName>
     <definedName name="Accounting_entries_financial">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),[1]ACCOUNTING_ENTRY!$B$8,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),[1]ACCOUNTING_ENTRY!$B$11,[1]ACCOUNTING_ENTRY!$B$14))</definedName>
     <definedName name="Accounting_entries_nonfinancial">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),[1]ACCOUNTING_ENTRY!$B$5,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),[1]ACCOUNTING_ENTRY!$B$6,[1]ACCOUNTING_ENTRY!$B$7))</definedName>
     <definedName name="CurrencyList">'[2]Report Form'!$B$5:$B$7</definedName>
     <definedName name="DATA_BPM6_1">#REF!</definedName>
     <definedName name="DATA_BPM6_2">#REF!</definedName>
     <definedName name="FrequencyList">'[2]Report Form'!$F$4:$F$8</definedName>
     <definedName name="Functional_category">#VALUE!</definedName>
     <definedName name="International_account_item">#REF!</definedName>
     <definedName name="old_iai">#REF!</definedName>
     <definedName name="old_range">#REF!</definedName>
     <definedName name="old_test">#REF!</definedName>
     <definedName name="old_test1">#REF!</definedName>
     <definedName name="PeriodList">'[2]Report Form'!$E$4:$E$74</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
     <definedName name="REF_AREA">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),[1]ACCOUNTING_ENTRY!$B$8,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),[1]ACCOUNTING_ENTRY!$B$11,[1]ACCOUNTING_ENTRY!$B$14))</definedName>
     <definedName name="REF_AREA_AAGR">#REF!</definedName>
     <definedName name="Reporting_Country_Code">#REF!</definedName>
     <definedName name="Reporting_Country_Name">#REF!</definedName>
     <definedName name="Reporting_Currency_Code">#REF!</definedName>
     <definedName name="Reporting_Currency_Name">#REF!</definedName>
     <definedName name="Reporting_Scale_Name">#REF!</definedName>
     <definedName name="Reporting_sector_financial">#VALUE!</definedName>
     <definedName name="Reporting_sector_nonfinancial">IF(NOT(ISERROR(FIND("general govern",LOWER(#REF!)))),[1]REF_SECTOR!#REF!,IF(NOT(ISERROR(FIND("between households",LOWER(#REF!)))),[1]REF_SECTOR!#REF!,IF(NOT(ISERROR(FIND("financial corporations",LOWER(#REF!)))),[1]REF_SECTOR!#REF!,[1]REF_SECTOR!#REF!)))</definedName>
     <definedName name="ScalesList">'[2]Report Form'!$A$5:$A$8</definedName>
     <definedName name="Test">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
     <definedName name="Test2">#REF!</definedName>
     <definedName name="Test3">IF(NOT(ISERROR(FIND("general govern",LOWER(#REF!)))),[1]REF_SECTOR!#REF!,IF(NOT(ISERROR(FIND("between households",LOWER(#REF!)))),[1]REF_SECTOR!#REF!,IF(NOT(ISERROR(FIND("financial corporations",LOWER(#REF!)))),[1]REF_SECTOR!#REF!,[1]REF_SECTOR!#REF!)))</definedName>
     <definedName name="Test4">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>MMcConagha</author>
   </authors>
   <commentList>
-    <comment ref="A93" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="A93" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>MMcConagha:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 changed _T to X1
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Daniel SURANYI</author>
   </authors>
   <commentList>
-    <comment ref="B27" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
+    <comment ref="B27" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Daniel SURANYI:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 different to other SDMX-MES DSDs.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="526" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="285">
   <si>
     <t>DataStructure</t>
   </si>
   <si>
     <t>FREQ</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>REF_AREA</t>
   </si>
   <si>
     <t>UNIT_MEASURE</t>
   </si>
   <si>
     <t>TIME_FORMAT</t>
   </si>
   <si>
     <t>P1M</t>
   </si>
   <si>
@@ -1162,55 +1161,64 @@
       <t>ESTAT:CL_TRANSFORMATION(</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1.4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>IMF:CL_AREA(2.0)</t>
   </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3997,1748 +4005,1748 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="36" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="36" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="36" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="36" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="36" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="36" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="36" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="48" fillId="37" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1698">
-    <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...1696 lines deleted...]
-    <cellStyle name="Warning Text 2" xfId="218" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="20% - Accent1 2" xfId="2"/>
+    <cellStyle name="20% - Accent1 2 2" xfId="3"/>
+    <cellStyle name="20% - Accent1 2 2 2" xfId="225"/>
+    <cellStyle name="20% - Accent1 2 2 2 2" xfId="498"/>
+    <cellStyle name="20% - Accent1 2 2 2 2 2" xfId="1320"/>
+    <cellStyle name="20% - Accent1 2 2 2 3" xfId="1068"/>
+    <cellStyle name="20% - Accent1 2 2 3" xfId="355"/>
+    <cellStyle name="20% - Accent1 2 2 3 2" xfId="499"/>
+    <cellStyle name="20% - Accent1 2 2 3 2 2" xfId="1321"/>
+    <cellStyle name="20% - Accent1 2 2 3 3" xfId="1192"/>
+    <cellStyle name="20% - Accent1 2 2 4" xfId="497"/>
+    <cellStyle name="20% - Accent1 2 2 4 2" xfId="1319"/>
+    <cellStyle name="20% - Accent1 2 2 5" xfId="943"/>
+    <cellStyle name="20% - Accent1 2 3" xfId="224"/>
+    <cellStyle name="20% - Accent1 2 3 2" xfId="500"/>
+    <cellStyle name="20% - Accent1 2 3 2 2" xfId="1322"/>
+    <cellStyle name="20% - Accent1 2 3 3" xfId="1067"/>
+    <cellStyle name="20% - Accent1 2 4" xfId="354"/>
+    <cellStyle name="20% - Accent1 2 4 2" xfId="501"/>
+    <cellStyle name="20% - Accent1 2 4 2 2" xfId="1323"/>
+    <cellStyle name="20% - Accent1 2 4 3" xfId="1191"/>
+    <cellStyle name="20% - Accent1 2 5" xfId="496"/>
+    <cellStyle name="20% - Accent1 2 5 2" xfId="1318"/>
+    <cellStyle name="20% - Accent1 2 6" xfId="942"/>
+    <cellStyle name="20% - Accent2 2" xfId="4"/>
+    <cellStyle name="20% - Accent2 2 2" xfId="5"/>
+    <cellStyle name="20% - Accent2 2 2 2" xfId="227"/>
+    <cellStyle name="20% - Accent2 2 2 2 2" xfId="504"/>
+    <cellStyle name="20% - Accent2 2 2 2 2 2" xfId="1326"/>
+    <cellStyle name="20% - Accent2 2 2 2 3" xfId="1070"/>
+    <cellStyle name="20% - Accent2 2 2 3" xfId="357"/>
+    <cellStyle name="20% - Accent2 2 2 3 2" xfId="505"/>
+    <cellStyle name="20% - Accent2 2 2 3 2 2" xfId="1327"/>
+    <cellStyle name="20% - Accent2 2 2 3 3" xfId="1194"/>
+    <cellStyle name="20% - Accent2 2 2 4" xfId="503"/>
+    <cellStyle name="20% - Accent2 2 2 4 2" xfId="1325"/>
+    <cellStyle name="20% - Accent2 2 2 5" xfId="945"/>
+    <cellStyle name="20% - Accent2 2 3" xfId="226"/>
+    <cellStyle name="20% - Accent2 2 3 2" xfId="506"/>
+    <cellStyle name="20% - Accent2 2 3 2 2" xfId="1328"/>
+    <cellStyle name="20% - Accent2 2 3 3" xfId="1069"/>
+    <cellStyle name="20% - Accent2 2 4" xfId="356"/>
+    <cellStyle name="20% - Accent2 2 4 2" xfId="507"/>
+    <cellStyle name="20% - Accent2 2 4 2 2" xfId="1329"/>
+    <cellStyle name="20% - Accent2 2 4 3" xfId="1193"/>
+    <cellStyle name="20% - Accent2 2 5" xfId="502"/>
+    <cellStyle name="20% - Accent2 2 5 2" xfId="1324"/>
+    <cellStyle name="20% - Accent2 2 6" xfId="944"/>
+    <cellStyle name="20% - Accent3 2" xfId="6"/>
+    <cellStyle name="20% - Accent3 2 2" xfId="7"/>
+    <cellStyle name="20% - Accent3 2 2 2" xfId="229"/>
+    <cellStyle name="20% - Accent3 2 2 2 2" xfId="510"/>
+    <cellStyle name="20% - Accent3 2 2 2 2 2" xfId="1332"/>
+    <cellStyle name="20% - Accent3 2 2 2 3" xfId="1072"/>
+    <cellStyle name="20% - Accent3 2 2 3" xfId="359"/>
+    <cellStyle name="20% - Accent3 2 2 3 2" xfId="511"/>
+    <cellStyle name="20% - Accent3 2 2 3 2 2" xfId="1333"/>
+    <cellStyle name="20% - Accent3 2 2 3 3" xfId="1196"/>
+    <cellStyle name="20% - Accent3 2 2 4" xfId="509"/>
+    <cellStyle name="20% - Accent3 2 2 4 2" xfId="1331"/>
+    <cellStyle name="20% - Accent3 2 2 5" xfId="947"/>
+    <cellStyle name="20% - Accent3 2 3" xfId="228"/>
+    <cellStyle name="20% - Accent3 2 3 2" xfId="512"/>
+    <cellStyle name="20% - Accent3 2 3 2 2" xfId="1334"/>
+    <cellStyle name="20% - Accent3 2 3 3" xfId="1071"/>
+    <cellStyle name="20% - Accent3 2 4" xfId="358"/>
+    <cellStyle name="20% - Accent3 2 4 2" xfId="513"/>
+    <cellStyle name="20% - Accent3 2 4 2 2" xfId="1335"/>
+    <cellStyle name="20% - Accent3 2 4 3" xfId="1195"/>
+    <cellStyle name="20% - Accent3 2 5" xfId="508"/>
+    <cellStyle name="20% - Accent3 2 5 2" xfId="1330"/>
+    <cellStyle name="20% - Accent3 2 6" xfId="946"/>
+    <cellStyle name="20% - Accent4 2" xfId="8"/>
+    <cellStyle name="20% - Accent4 2 2" xfId="9"/>
+    <cellStyle name="20% - Accent4 2 2 2" xfId="231"/>
+    <cellStyle name="20% - Accent4 2 2 2 2" xfId="516"/>
+    <cellStyle name="20% - Accent4 2 2 2 2 2" xfId="1338"/>
+    <cellStyle name="20% - Accent4 2 2 2 3" xfId="1074"/>
+    <cellStyle name="20% - Accent4 2 2 3" xfId="361"/>
+    <cellStyle name="20% - Accent4 2 2 3 2" xfId="517"/>
+    <cellStyle name="20% - Accent4 2 2 3 2 2" xfId="1339"/>
+    <cellStyle name="20% - Accent4 2 2 3 3" xfId="1198"/>
+    <cellStyle name="20% - Accent4 2 2 4" xfId="515"/>
+    <cellStyle name="20% - Accent4 2 2 4 2" xfId="1337"/>
+    <cellStyle name="20% - Accent4 2 2 5" xfId="949"/>
+    <cellStyle name="20% - Accent4 2 3" xfId="230"/>
+    <cellStyle name="20% - Accent4 2 3 2" xfId="518"/>
+    <cellStyle name="20% - Accent4 2 3 2 2" xfId="1340"/>
+    <cellStyle name="20% - Accent4 2 3 3" xfId="1073"/>
+    <cellStyle name="20% - Accent4 2 4" xfId="360"/>
+    <cellStyle name="20% - Accent4 2 4 2" xfId="519"/>
+    <cellStyle name="20% - Accent4 2 4 2 2" xfId="1341"/>
+    <cellStyle name="20% - Accent4 2 4 3" xfId="1197"/>
+    <cellStyle name="20% - Accent4 2 5" xfId="514"/>
+    <cellStyle name="20% - Accent4 2 5 2" xfId="1336"/>
+    <cellStyle name="20% - Accent4 2 6" xfId="948"/>
+    <cellStyle name="20% - Accent5 2" xfId="10"/>
+    <cellStyle name="20% - Accent5 2 2" xfId="11"/>
+    <cellStyle name="20% - Accent5 2 2 2" xfId="233"/>
+    <cellStyle name="20% - Accent5 2 2 2 2" xfId="522"/>
+    <cellStyle name="20% - Accent5 2 2 2 2 2" xfId="1344"/>
+    <cellStyle name="20% - Accent5 2 2 2 3" xfId="1076"/>
+    <cellStyle name="20% - Accent5 2 2 3" xfId="363"/>
+    <cellStyle name="20% - Accent5 2 2 3 2" xfId="523"/>
+    <cellStyle name="20% - Accent5 2 2 3 2 2" xfId="1345"/>
+    <cellStyle name="20% - Accent5 2 2 3 3" xfId="1200"/>
+    <cellStyle name="20% - Accent5 2 2 4" xfId="521"/>
+    <cellStyle name="20% - Accent5 2 2 4 2" xfId="1343"/>
+    <cellStyle name="20% - Accent5 2 2 5" xfId="951"/>
+    <cellStyle name="20% - Accent5 2 3" xfId="232"/>
+    <cellStyle name="20% - Accent5 2 3 2" xfId="524"/>
+    <cellStyle name="20% - Accent5 2 3 2 2" xfId="1346"/>
+    <cellStyle name="20% - Accent5 2 3 3" xfId="1075"/>
+    <cellStyle name="20% - Accent5 2 4" xfId="362"/>
+    <cellStyle name="20% - Accent5 2 4 2" xfId="525"/>
+    <cellStyle name="20% - Accent5 2 4 2 2" xfId="1347"/>
+    <cellStyle name="20% - Accent5 2 4 3" xfId="1199"/>
+    <cellStyle name="20% - Accent5 2 5" xfId="520"/>
+    <cellStyle name="20% - Accent5 2 5 2" xfId="1342"/>
+    <cellStyle name="20% - Accent5 2 6" xfId="950"/>
+    <cellStyle name="20% - Accent6 2" xfId="12"/>
+    <cellStyle name="20% - Accent6 2 2" xfId="13"/>
+    <cellStyle name="20% - Accent6 2 2 2" xfId="235"/>
+    <cellStyle name="20% - Accent6 2 2 2 2" xfId="528"/>
+    <cellStyle name="20% - Accent6 2 2 2 2 2" xfId="1350"/>
+    <cellStyle name="20% - Accent6 2 2 2 3" xfId="1078"/>
+    <cellStyle name="20% - Accent6 2 2 3" xfId="365"/>
+    <cellStyle name="20% - Accent6 2 2 3 2" xfId="529"/>
+    <cellStyle name="20% - Accent6 2 2 3 2 2" xfId="1351"/>
+    <cellStyle name="20% - Accent6 2 2 3 3" xfId="1202"/>
+    <cellStyle name="20% - Accent6 2 2 4" xfId="527"/>
+    <cellStyle name="20% - Accent6 2 2 4 2" xfId="1349"/>
+    <cellStyle name="20% - Accent6 2 2 5" xfId="953"/>
+    <cellStyle name="20% - Accent6 2 3" xfId="234"/>
+    <cellStyle name="20% - Accent6 2 3 2" xfId="530"/>
+    <cellStyle name="20% - Accent6 2 3 2 2" xfId="1352"/>
+    <cellStyle name="20% - Accent6 2 3 3" xfId="1077"/>
+    <cellStyle name="20% - Accent6 2 4" xfId="364"/>
+    <cellStyle name="20% - Accent6 2 4 2" xfId="531"/>
+    <cellStyle name="20% - Accent6 2 4 2 2" xfId="1353"/>
+    <cellStyle name="20% - Accent6 2 4 3" xfId="1201"/>
+    <cellStyle name="20% - Accent6 2 5" xfId="526"/>
+    <cellStyle name="20% - Accent6 2 5 2" xfId="1348"/>
+    <cellStyle name="20% - Accent6 2 6" xfId="952"/>
+    <cellStyle name="40% - Accent1 2" xfId="14"/>
+    <cellStyle name="40% - Accent1 2 2" xfId="15"/>
+    <cellStyle name="40% - Accent1 2 2 2" xfId="237"/>
+    <cellStyle name="40% - Accent1 2 2 2 2" xfId="534"/>
+    <cellStyle name="40% - Accent1 2 2 2 2 2" xfId="1356"/>
+    <cellStyle name="40% - Accent1 2 2 2 3" xfId="1080"/>
+    <cellStyle name="40% - Accent1 2 2 3" xfId="367"/>
+    <cellStyle name="40% - Accent1 2 2 3 2" xfId="535"/>
+    <cellStyle name="40% - Accent1 2 2 3 2 2" xfId="1357"/>
+    <cellStyle name="40% - Accent1 2 2 3 3" xfId="1204"/>
+    <cellStyle name="40% - Accent1 2 2 4" xfId="533"/>
+    <cellStyle name="40% - Accent1 2 2 4 2" xfId="1355"/>
+    <cellStyle name="40% - Accent1 2 2 5" xfId="955"/>
+    <cellStyle name="40% - Accent1 2 3" xfId="236"/>
+    <cellStyle name="40% - Accent1 2 3 2" xfId="536"/>
+    <cellStyle name="40% - Accent1 2 3 2 2" xfId="1358"/>
+    <cellStyle name="40% - Accent1 2 3 3" xfId="1079"/>
+    <cellStyle name="40% - Accent1 2 4" xfId="366"/>
+    <cellStyle name="40% - Accent1 2 4 2" xfId="537"/>
+    <cellStyle name="40% - Accent1 2 4 2 2" xfId="1359"/>
+    <cellStyle name="40% - Accent1 2 4 3" xfId="1203"/>
+    <cellStyle name="40% - Accent1 2 5" xfId="532"/>
+    <cellStyle name="40% - Accent1 2 5 2" xfId="1354"/>
+    <cellStyle name="40% - Accent1 2 6" xfId="954"/>
+    <cellStyle name="40% - Accent2 2" xfId="16"/>
+    <cellStyle name="40% - Accent2 2 2" xfId="17"/>
+    <cellStyle name="40% - Accent2 2 2 2" xfId="239"/>
+    <cellStyle name="40% - Accent2 2 2 2 2" xfId="540"/>
+    <cellStyle name="40% - Accent2 2 2 2 2 2" xfId="1362"/>
+    <cellStyle name="40% - Accent2 2 2 2 3" xfId="1082"/>
+    <cellStyle name="40% - Accent2 2 2 3" xfId="369"/>
+    <cellStyle name="40% - Accent2 2 2 3 2" xfId="541"/>
+    <cellStyle name="40% - Accent2 2 2 3 2 2" xfId="1363"/>
+    <cellStyle name="40% - Accent2 2 2 3 3" xfId="1206"/>
+    <cellStyle name="40% - Accent2 2 2 4" xfId="539"/>
+    <cellStyle name="40% - Accent2 2 2 4 2" xfId="1361"/>
+    <cellStyle name="40% - Accent2 2 2 5" xfId="957"/>
+    <cellStyle name="40% - Accent2 2 3" xfId="238"/>
+    <cellStyle name="40% - Accent2 2 3 2" xfId="542"/>
+    <cellStyle name="40% - Accent2 2 3 2 2" xfId="1364"/>
+    <cellStyle name="40% - Accent2 2 3 3" xfId="1081"/>
+    <cellStyle name="40% - Accent2 2 4" xfId="368"/>
+    <cellStyle name="40% - Accent2 2 4 2" xfId="543"/>
+    <cellStyle name="40% - Accent2 2 4 2 2" xfId="1365"/>
+    <cellStyle name="40% - Accent2 2 4 3" xfId="1205"/>
+    <cellStyle name="40% - Accent2 2 5" xfId="538"/>
+    <cellStyle name="40% - Accent2 2 5 2" xfId="1360"/>
+    <cellStyle name="40% - Accent2 2 6" xfId="956"/>
+    <cellStyle name="40% - Accent3 2" xfId="18"/>
+    <cellStyle name="40% - Accent3 2 2" xfId="19"/>
+    <cellStyle name="40% - Accent3 2 2 2" xfId="241"/>
+    <cellStyle name="40% - Accent3 2 2 2 2" xfId="546"/>
+    <cellStyle name="40% - Accent3 2 2 2 2 2" xfId="1368"/>
+    <cellStyle name="40% - Accent3 2 2 2 3" xfId="1084"/>
+    <cellStyle name="40% - Accent3 2 2 3" xfId="371"/>
+    <cellStyle name="40% - Accent3 2 2 3 2" xfId="547"/>
+    <cellStyle name="40% - Accent3 2 2 3 2 2" xfId="1369"/>
+    <cellStyle name="40% - Accent3 2 2 3 3" xfId="1208"/>
+    <cellStyle name="40% - Accent3 2 2 4" xfId="545"/>
+    <cellStyle name="40% - Accent3 2 2 4 2" xfId="1367"/>
+    <cellStyle name="40% - Accent3 2 2 5" xfId="959"/>
+    <cellStyle name="40% - Accent3 2 3" xfId="240"/>
+    <cellStyle name="40% - Accent3 2 3 2" xfId="548"/>
+    <cellStyle name="40% - Accent3 2 3 2 2" xfId="1370"/>
+    <cellStyle name="40% - Accent3 2 3 3" xfId="1083"/>
+    <cellStyle name="40% - Accent3 2 4" xfId="370"/>
+    <cellStyle name="40% - Accent3 2 4 2" xfId="549"/>
+    <cellStyle name="40% - Accent3 2 4 2 2" xfId="1371"/>
+    <cellStyle name="40% - Accent3 2 4 3" xfId="1207"/>
+    <cellStyle name="40% - Accent3 2 5" xfId="544"/>
+    <cellStyle name="40% - Accent3 2 5 2" xfId="1366"/>
+    <cellStyle name="40% - Accent3 2 6" xfId="958"/>
+    <cellStyle name="40% - Accent4 2" xfId="20"/>
+    <cellStyle name="40% - Accent4 2 2" xfId="21"/>
+    <cellStyle name="40% - Accent4 2 2 2" xfId="243"/>
+    <cellStyle name="40% - Accent4 2 2 2 2" xfId="552"/>
+    <cellStyle name="40% - Accent4 2 2 2 2 2" xfId="1374"/>
+    <cellStyle name="40% - Accent4 2 2 2 3" xfId="1086"/>
+    <cellStyle name="40% - Accent4 2 2 3" xfId="373"/>
+    <cellStyle name="40% - Accent4 2 2 3 2" xfId="553"/>
+    <cellStyle name="40% - Accent4 2 2 3 2 2" xfId="1375"/>
+    <cellStyle name="40% - Accent4 2 2 3 3" xfId="1210"/>
+    <cellStyle name="40% - Accent4 2 2 4" xfId="551"/>
+    <cellStyle name="40% - Accent4 2 2 4 2" xfId="1373"/>
+    <cellStyle name="40% - Accent4 2 2 5" xfId="961"/>
+    <cellStyle name="40% - Accent4 2 3" xfId="242"/>
+    <cellStyle name="40% - Accent4 2 3 2" xfId="554"/>
+    <cellStyle name="40% - Accent4 2 3 2 2" xfId="1376"/>
+    <cellStyle name="40% - Accent4 2 3 3" xfId="1085"/>
+    <cellStyle name="40% - Accent4 2 4" xfId="372"/>
+    <cellStyle name="40% - Accent4 2 4 2" xfId="555"/>
+    <cellStyle name="40% - Accent4 2 4 2 2" xfId="1377"/>
+    <cellStyle name="40% - Accent4 2 4 3" xfId="1209"/>
+    <cellStyle name="40% - Accent4 2 5" xfId="550"/>
+    <cellStyle name="40% - Accent4 2 5 2" xfId="1372"/>
+    <cellStyle name="40% - Accent4 2 6" xfId="960"/>
+    <cellStyle name="40% - Accent5 2" xfId="22"/>
+    <cellStyle name="40% - Accent5 2 2" xfId="23"/>
+    <cellStyle name="40% - Accent5 2 2 2" xfId="245"/>
+    <cellStyle name="40% - Accent5 2 2 2 2" xfId="558"/>
+    <cellStyle name="40% - Accent5 2 2 2 2 2" xfId="1380"/>
+    <cellStyle name="40% - Accent5 2 2 2 3" xfId="1088"/>
+    <cellStyle name="40% - Accent5 2 2 3" xfId="375"/>
+    <cellStyle name="40% - Accent5 2 2 3 2" xfId="559"/>
+    <cellStyle name="40% - Accent5 2 2 3 2 2" xfId="1381"/>
+    <cellStyle name="40% - Accent5 2 2 3 3" xfId="1212"/>
+    <cellStyle name="40% - Accent5 2 2 4" xfId="557"/>
+    <cellStyle name="40% - Accent5 2 2 4 2" xfId="1379"/>
+    <cellStyle name="40% - Accent5 2 2 5" xfId="963"/>
+    <cellStyle name="40% - Accent5 2 3" xfId="244"/>
+    <cellStyle name="40% - Accent5 2 3 2" xfId="560"/>
+    <cellStyle name="40% - Accent5 2 3 2 2" xfId="1382"/>
+    <cellStyle name="40% - Accent5 2 3 3" xfId="1087"/>
+    <cellStyle name="40% - Accent5 2 4" xfId="374"/>
+    <cellStyle name="40% - Accent5 2 4 2" xfId="561"/>
+    <cellStyle name="40% - Accent5 2 4 2 2" xfId="1383"/>
+    <cellStyle name="40% - Accent5 2 4 3" xfId="1211"/>
+    <cellStyle name="40% - Accent5 2 5" xfId="556"/>
+    <cellStyle name="40% - Accent5 2 5 2" xfId="1378"/>
+    <cellStyle name="40% - Accent5 2 6" xfId="962"/>
+    <cellStyle name="40% - Accent6 2" xfId="24"/>
+    <cellStyle name="40% - Accent6 2 2" xfId="25"/>
+    <cellStyle name="40% - Accent6 2 2 2" xfId="247"/>
+    <cellStyle name="40% - Accent6 2 2 2 2" xfId="564"/>
+    <cellStyle name="40% - Accent6 2 2 2 2 2" xfId="1386"/>
+    <cellStyle name="40% - Accent6 2 2 2 3" xfId="1090"/>
+    <cellStyle name="40% - Accent6 2 2 3" xfId="377"/>
+    <cellStyle name="40% - Accent6 2 2 3 2" xfId="565"/>
+    <cellStyle name="40% - Accent6 2 2 3 2 2" xfId="1387"/>
+    <cellStyle name="40% - Accent6 2 2 3 3" xfId="1214"/>
+    <cellStyle name="40% - Accent6 2 2 4" xfId="563"/>
+    <cellStyle name="40% - Accent6 2 2 4 2" xfId="1385"/>
+    <cellStyle name="40% - Accent6 2 2 5" xfId="965"/>
+    <cellStyle name="40% - Accent6 2 3" xfId="246"/>
+    <cellStyle name="40% - Accent6 2 3 2" xfId="566"/>
+    <cellStyle name="40% - Accent6 2 3 2 2" xfId="1388"/>
+    <cellStyle name="40% - Accent6 2 3 3" xfId="1089"/>
+    <cellStyle name="40% - Accent6 2 4" xfId="376"/>
+    <cellStyle name="40% - Accent6 2 4 2" xfId="567"/>
+    <cellStyle name="40% - Accent6 2 4 2 2" xfId="1389"/>
+    <cellStyle name="40% - Accent6 2 4 3" xfId="1213"/>
+    <cellStyle name="40% - Accent6 2 5" xfId="562"/>
+    <cellStyle name="40% - Accent6 2 5 2" xfId="1384"/>
+    <cellStyle name="40% - Accent6 2 6" xfId="964"/>
+    <cellStyle name="60% - Accent1 2" xfId="26"/>
+    <cellStyle name="60% - Accent2 2" xfId="27"/>
+    <cellStyle name="60% - Accent3 2" xfId="28"/>
+    <cellStyle name="60% - Accent4 2" xfId="29"/>
+    <cellStyle name="60% - Accent5 2" xfId="30"/>
+    <cellStyle name="60% - Accent6 2" xfId="31"/>
+    <cellStyle name="Accent1 2" xfId="32"/>
+    <cellStyle name="Accent2 2" xfId="33"/>
+    <cellStyle name="Accent3 2" xfId="34"/>
+    <cellStyle name="Accent4 2" xfId="35"/>
+    <cellStyle name="Accent5 2" xfId="36"/>
+    <cellStyle name="Accent6 2" xfId="37"/>
+    <cellStyle name="Bad 2" xfId="38"/>
+    <cellStyle name="Bad 3" xfId="39"/>
+    <cellStyle name="Calculation 2" xfId="40"/>
+    <cellStyle name="Check Cell 2" xfId="41"/>
+    <cellStyle name="Explanatory Text 2" xfId="42"/>
+    <cellStyle name="Good 2" xfId="43"/>
+    <cellStyle name="Good 3" xfId="44"/>
+    <cellStyle name="Heading 1 2" xfId="45"/>
+    <cellStyle name="Heading 2 2" xfId="46"/>
+    <cellStyle name="Heading 3 2" xfId="47"/>
+    <cellStyle name="Heading 4 2" xfId="48"/>
+    <cellStyle name="Hyperlink 2" xfId="49"/>
+    <cellStyle name="Hyperlink 3" xfId="50"/>
+    <cellStyle name="Input 2" xfId="51"/>
+    <cellStyle name="Linked Cell 2" xfId="52"/>
+    <cellStyle name="Neutral 2" xfId="53"/>
+    <cellStyle name="Neutral 3" xfId="54"/>
+    <cellStyle name="Normal 10" xfId="55"/>
+    <cellStyle name="Normal 10 2" xfId="56"/>
+    <cellStyle name="Normal 10 2 2" xfId="57"/>
+    <cellStyle name="Normal 10 2 2 2" xfId="58"/>
+    <cellStyle name="Normal 10 2 2 2 2" xfId="59"/>
+    <cellStyle name="Normal 10 2 2 2 2 2" xfId="252"/>
+    <cellStyle name="Normal 10 2 2 2 2 2 2" xfId="573"/>
+    <cellStyle name="Normal 10 2 2 2 2 2 2 2" xfId="1395"/>
+    <cellStyle name="Normal 10 2 2 2 2 2 3" xfId="1095"/>
+    <cellStyle name="Normal 10 2 2 2 2 3" xfId="382"/>
+    <cellStyle name="Normal 10 2 2 2 2 3 2" xfId="574"/>
+    <cellStyle name="Normal 10 2 2 2 2 3 2 2" xfId="1396"/>
+    <cellStyle name="Normal 10 2 2 2 2 3 3" xfId="1219"/>
+    <cellStyle name="Normal 10 2 2 2 2 4" xfId="572"/>
+    <cellStyle name="Normal 10 2 2 2 2 4 2" xfId="1394"/>
+    <cellStyle name="Normal 10 2 2 2 2 5" xfId="970"/>
+    <cellStyle name="Normal 10 2 2 2 3" xfId="251"/>
+    <cellStyle name="Normal 10 2 2 2 3 2" xfId="575"/>
+    <cellStyle name="Normal 10 2 2 2 3 2 2" xfId="1397"/>
+    <cellStyle name="Normal 10 2 2 2 3 3" xfId="1094"/>
+    <cellStyle name="Normal 10 2 2 2 4" xfId="381"/>
+    <cellStyle name="Normal 10 2 2 2 4 2" xfId="576"/>
+    <cellStyle name="Normal 10 2 2 2 4 2 2" xfId="1398"/>
+    <cellStyle name="Normal 10 2 2 2 4 3" xfId="1218"/>
+    <cellStyle name="Normal 10 2 2 2 5" xfId="571"/>
+    <cellStyle name="Normal 10 2 2 2 5 2" xfId="1393"/>
+    <cellStyle name="Normal 10 2 2 2 6" xfId="969"/>
+    <cellStyle name="Normal 10 2 2 3" xfId="60"/>
+    <cellStyle name="Normal 10 2 2 3 2" xfId="253"/>
+    <cellStyle name="Normal 10 2 2 3 2 2" xfId="578"/>
+    <cellStyle name="Normal 10 2 2 3 2 2 2" xfId="1400"/>
+    <cellStyle name="Normal 10 2 2 3 2 3" xfId="1096"/>
+    <cellStyle name="Normal 10 2 2 3 3" xfId="383"/>
+    <cellStyle name="Normal 10 2 2 3 3 2" xfId="579"/>
+    <cellStyle name="Normal 10 2 2 3 3 2 2" xfId="1401"/>
+    <cellStyle name="Normal 10 2 2 3 3 3" xfId="1220"/>
+    <cellStyle name="Normal 10 2 2 3 4" xfId="577"/>
+    <cellStyle name="Normal 10 2 2 3 4 2" xfId="1399"/>
+    <cellStyle name="Normal 10 2 2 3 5" xfId="971"/>
+    <cellStyle name="Normal 10 2 2 4" xfId="250"/>
+    <cellStyle name="Normal 10 2 2 4 2" xfId="580"/>
+    <cellStyle name="Normal 10 2 2 4 2 2" xfId="1402"/>
+    <cellStyle name="Normal 10 2 2 4 3" xfId="1093"/>
+    <cellStyle name="Normal 10 2 2 5" xfId="380"/>
+    <cellStyle name="Normal 10 2 2 5 2" xfId="581"/>
+    <cellStyle name="Normal 10 2 2 5 2 2" xfId="1403"/>
+    <cellStyle name="Normal 10 2 2 5 3" xfId="1217"/>
+    <cellStyle name="Normal 10 2 2 6" xfId="570"/>
+    <cellStyle name="Normal 10 2 2 6 2" xfId="1392"/>
+    <cellStyle name="Normal 10 2 2 7" xfId="968"/>
+    <cellStyle name="Normal 10 2 3" xfId="61"/>
+    <cellStyle name="Normal 10 2 3 2" xfId="62"/>
+    <cellStyle name="Normal 10 2 3 2 2" xfId="255"/>
+    <cellStyle name="Normal 10 2 3 2 2 2" xfId="584"/>
+    <cellStyle name="Normal 10 2 3 2 2 2 2" xfId="1406"/>
+    <cellStyle name="Normal 10 2 3 2 2 3" xfId="1098"/>
+    <cellStyle name="Normal 10 2 3 2 3" xfId="385"/>
+    <cellStyle name="Normal 10 2 3 2 3 2" xfId="585"/>
+    <cellStyle name="Normal 10 2 3 2 3 2 2" xfId="1407"/>
+    <cellStyle name="Normal 10 2 3 2 3 3" xfId="1222"/>
+    <cellStyle name="Normal 10 2 3 2 4" xfId="583"/>
+    <cellStyle name="Normal 10 2 3 2 4 2" xfId="1405"/>
+    <cellStyle name="Normal 10 2 3 2 5" xfId="973"/>
+    <cellStyle name="Normal 10 2 3 3" xfId="254"/>
+    <cellStyle name="Normal 10 2 3 3 2" xfId="586"/>
+    <cellStyle name="Normal 10 2 3 3 2 2" xfId="1408"/>
+    <cellStyle name="Normal 10 2 3 3 3" xfId="1097"/>
+    <cellStyle name="Normal 10 2 3 4" xfId="384"/>
+    <cellStyle name="Normal 10 2 3 4 2" xfId="587"/>
+    <cellStyle name="Normal 10 2 3 4 2 2" xfId="1409"/>
+    <cellStyle name="Normal 10 2 3 4 3" xfId="1221"/>
+    <cellStyle name="Normal 10 2 3 5" xfId="582"/>
+    <cellStyle name="Normal 10 2 3 5 2" xfId="1404"/>
+    <cellStyle name="Normal 10 2 3 6" xfId="972"/>
+    <cellStyle name="Normal 10 2 4" xfId="63"/>
+    <cellStyle name="Normal 10 2 4 2" xfId="256"/>
+    <cellStyle name="Normal 10 2 4 2 2" xfId="589"/>
+    <cellStyle name="Normal 10 2 4 2 2 2" xfId="1411"/>
+    <cellStyle name="Normal 10 2 4 2 3" xfId="1099"/>
+    <cellStyle name="Normal 10 2 4 3" xfId="386"/>
+    <cellStyle name="Normal 10 2 4 3 2" xfId="590"/>
+    <cellStyle name="Normal 10 2 4 3 2 2" xfId="1412"/>
+    <cellStyle name="Normal 10 2 4 3 3" xfId="1223"/>
+    <cellStyle name="Normal 10 2 4 4" xfId="588"/>
+    <cellStyle name="Normal 10 2 4 4 2" xfId="1410"/>
+    <cellStyle name="Normal 10 2 4 5" xfId="974"/>
+    <cellStyle name="Normal 10 2 5" xfId="249"/>
+    <cellStyle name="Normal 10 2 5 2" xfId="591"/>
+    <cellStyle name="Normal 10 2 5 2 2" xfId="1413"/>
+    <cellStyle name="Normal 10 2 5 3" xfId="1092"/>
+    <cellStyle name="Normal 10 2 6" xfId="379"/>
+    <cellStyle name="Normal 10 2 6 2" xfId="592"/>
+    <cellStyle name="Normal 10 2 6 2 2" xfId="1414"/>
+    <cellStyle name="Normal 10 2 6 3" xfId="1216"/>
+    <cellStyle name="Normal 10 2 7" xfId="569"/>
+    <cellStyle name="Normal 10 2 7 2" xfId="1391"/>
+    <cellStyle name="Normal 10 2 8" xfId="967"/>
+    <cellStyle name="Normal 10 3" xfId="64"/>
+    <cellStyle name="Normal 10 3 2" xfId="65"/>
+    <cellStyle name="Normal 10 3 2 2" xfId="66"/>
+    <cellStyle name="Normal 10 3 2 2 2" xfId="259"/>
+    <cellStyle name="Normal 10 3 2 2 2 2" xfId="596"/>
+    <cellStyle name="Normal 10 3 2 2 2 2 2" xfId="1418"/>
+    <cellStyle name="Normal 10 3 2 2 2 3" xfId="1102"/>
+    <cellStyle name="Normal 10 3 2 2 3" xfId="389"/>
+    <cellStyle name="Normal 10 3 2 2 3 2" xfId="597"/>
+    <cellStyle name="Normal 10 3 2 2 3 2 2" xfId="1419"/>
+    <cellStyle name="Normal 10 3 2 2 3 3" xfId="1226"/>
+    <cellStyle name="Normal 10 3 2 2 4" xfId="595"/>
+    <cellStyle name="Normal 10 3 2 2 4 2" xfId="1417"/>
+    <cellStyle name="Normal 10 3 2 2 5" xfId="977"/>
+    <cellStyle name="Normal 10 3 2 3" xfId="258"/>
+    <cellStyle name="Normal 10 3 2 3 2" xfId="598"/>
+    <cellStyle name="Normal 10 3 2 3 2 2" xfId="1420"/>
+    <cellStyle name="Normal 10 3 2 3 3" xfId="1101"/>
+    <cellStyle name="Normal 10 3 2 4" xfId="388"/>
+    <cellStyle name="Normal 10 3 2 4 2" xfId="599"/>
+    <cellStyle name="Normal 10 3 2 4 2 2" xfId="1421"/>
+    <cellStyle name="Normal 10 3 2 4 3" xfId="1225"/>
+    <cellStyle name="Normal 10 3 2 5" xfId="594"/>
+    <cellStyle name="Normal 10 3 2 5 2" xfId="1416"/>
+    <cellStyle name="Normal 10 3 2 6" xfId="976"/>
+    <cellStyle name="Normal 10 3 3" xfId="67"/>
+    <cellStyle name="Normal 10 3 3 2" xfId="260"/>
+    <cellStyle name="Normal 10 3 3 2 2" xfId="601"/>
+    <cellStyle name="Normal 10 3 3 2 2 2" xfId="1423"/>
+    <cellStyle name="Normal 10 3 3 2 3" xfId="1103"/>
+    <cellStyle name="Normal 10 3 3 3" xfId="390"/>
+    <cellStyle name="Normal 10 3 3 3 2" xfId="602"/>
+    <cellStyle name="Normal 10 3 3 3 2 2" xfId="1424"/>
+    <cellStyle name="Normal 10 3 3 3 3" xfId="1227"/>
+    <cellStyle name="Normal 10 3 3 4" xfId="600"/>
+    <cellStyle name="Normal 10 3 3 4 2" xfId="1422"/>
+    <cellStyle name="Normal 10 3 3 5" xfId="978"/>
+    <cellStyle name="Normal 10 3 4" xfId="257"/>
+    <cellStyle name="Normal 10 3 4 2" xfId="603"/>
+    <cellStyle name="Normal 10 3 4 2 2" xfId="1425"/>
+    <cellStyle name="Normal 10 3 4 3" xfId="1100"/>
+    <cellStyle name="Normal 10 3 5" xfId="387"/>
+    <cellStyle name="Normal 10 3 5 2" xfId="604"/>
+    <cellStyle name="Normal 10 3 5 2 2" xfId="1426"/>
+    <cellStyle name="Normal 10 3 5 3" xfId="1224"/>
+    <cellStyle name="Normal 10 3 6" xfId="593"/>
+    <cellStyle name="Normal 10 3 6 2" xfId="1415"/>
+    <cellStyle name="Normal 10 3 7" xfId="975"/>
+    <cellStyle name="Normal 10 4" xfId="68"/>
+    <cellStyle name="Normal 10 4 2" xfId="69"/>
+    <cellStyle name="Normal 10 4 2 2" xfId="262"/>
+    <cellStyle name="Normal 10 4 2 2 2" xfId="607"/>
+    <cellStyle name="Normal 10 4 2 2 2 2" xfId="1429"/>
+    <cellStyle name="Normal 10 4 2 2 3" xfId="1105"/>
+    <cellStyle name="Normal 10 4 2 3" xfId="392"/>
+    <cellStyle name="Normal 10 4 2 3 2" xfId="608"/>
+    <cellStyle name="Normal 10 4 2 3 2 2" xfId="1430"/>
+    <cellStyle name="Normal 10 4 2 3 3" xfId="1229"/>
+    <cellStyle name="Normal 10 4 2 4" xfId="606"/>
+    <cellStyle name="Normal 10 4 2 4 2" xfId="1428"/>
+    <cellStyle name="Normal 10 4 2 5" xfId="980"/>
+    <cellStyle name="Normal 10 4 3" xfId="261"/>
+    <cellStyle name="Normal 10 4 3 2" xfId="609"/>
+    <cellStyle name="Normal 10 4 3 2 2" xfId="1431"/>
+    <cellStyle name="Normal 10 4 3 3" xfId="1104"/>
+    <cellStyle name="Normal 10 4 4" xfId="391"/>
+    <cellStyle name="Normal 10 4 4 2" xfId="610"/>
+    <cellStyle name="Normal 10 4 4 2 2" xfId="1432"/>
+    <cellStyle name="Normal 10 4 4 3" xfId="1228"/>
+    <cellStyle name="Normal 10 4 5" xfId="605"/>
+    <cellStyle name="Normal 10 4 5 2" xfId="1427"/>
+    <cellStyle name="Normal 10 4 6" xfId="979"/>
+    <cellStyle name="Normal 10 5" xfId="70"/>
+    <cellStyle name="Normal 10 5 2" xfId="263"/>
+    <cellStyle name="Normal 10 5 2 2" xfId="612"/>
+    <cellStyle name="Normal 10 5 2 2 2" xfId="1434"/>
+    <cellStyle name="Normal 10 5 2 3" xfId="1106"/>
+    <cellStyle name="Normal 10 5 3" xfId="393"/>
+    <cellStyle name="Normal 10 5 3 2" xfId="613"/>
+    <cellStyle name="Normal 10 5 3 2 2" xfId="1435"/>
+    <cellStyle name="Normal 10 5 3 3" xfId="1230"/>
+    <cellStyle name="Normal 10 5 4" xfId="611"/>
+    <cellStyle name="Normal 10 5 4 2" xfId="1433"/>
+    <cellStyle name="Normal 10 5 5" xfId="981"/>
+    <cellStyle name="Normal 10 6" xfId="248"/>
+    <cellStyle name="Normal 10 6 2" xfId="614"/>
+    <cellStyle name="Normal 10 6 2 2" xfId="1436"/>
+    <cellStyle name="Normal 10 6 3" xfId="1091"/>
+    <cellStyle name="Normal 10 7" xfId="378"/>
+    <cellStyle name="Normal 10 7 2" xfId="615"/>
+    <cellStyle name="Normal 10 7 2 2" xfId="1437"/>
+    <cellStyle name="Normal 10 7 3" xfId="939"/>
+    <cellStyle name="Normal 10 7 3 2" xfId="1695"/>
+    <cellStyle name="Normal 10 7 4" xfId="1215"/>
+    <cellStyle name="Normal 10 8" xfId="568"/>
+    <cellStyle name="Normal 10 8 2" xfId="1390"/>
+    <cellStyle name="Normal 10 9" xfId="966"/>
+    <cellStyle name="Normal 11" xfId="71"/>
+    <cellStyle name="Normal 11 2" xfId="72"/>
+    <cellStyle name="Normal 12" xfId="73"/>
+    <cellStyle name="Normal 12 2" xfId="74"/>
+    <cellStyle name="Normal 13" xfId="75"/>
+    <cellStyle name="Normal 14" xfId="76"/>
+    <cellStyle name="Normal 14 2" xfId="77"/>
+    <cellStyle name="Normal 14 2 2" xfId="265"/>
+    <cellStyle name="Normal 14 2 2 2" xfId="618"/>
+    <cellStyle name="Normal 14 2 2 2 2" xfId="1440"/>
+    <cellStyle name="Normal 14 2 2 3" xfId="1108"/>
+    <cellStyle name="Normal 14 2 3" xfId="395"/>
+    <cellStyle name="Normal 14 2 3 2" xfId="619"/>
+    <cellStyle name="Normal 14 2 3 2 2" xfId="1441"/>
+    <cellStyle name="Normal 14 2 3 3" xfId="1232"/>
+    <cellStyle name="Normal 14 2 4" xfId="617"/>
+    <cellStyle name="Normal 14 2 4 2" xfId="1439"/>
+    <cellStyle name="Normal 14 2 5" xfId="983"/>
+    <cellStyle name="Normal 14 3" xfId="264"/>
+    <cellStyle name="Normal 14 3 2" xfId="620"/>
+    <cellStyle name="Normal 14 3 2 2" xfId="1442"/>
+    <cellStyle name="Normal 14 3 3" xfId="1107"/>
+    <cellStyle name="Normal 14 4" xfId="394"/>
+    <cellStyle name="Normal 14 4 2" xfId="621"/>
+    <cellStyle name="Normal 14 4 2 2" xfId="1443"/>
+    <cellStyle name="Normal 14 4 3" xfId="1231"/>
+    <cellStyle name="Normal 14 5" xfId="616"/>
+    <cellStyle name="Normal 14 5 2" xfId="1438"/>
+    <cellStyle name="Normal 14 6" xfId="982"/>
+    <cellStyle name="Normal 15" xfId="78"/>
+    <cellStyle name="Normal 15 2" xfId="79"/>
+    <cellStyle name="Normal 15 2 2" xfId="267"/>
+    <cellStyle name="Normal 15 2 2 2" xfId="624"/>
+    <cellStyle name="Normal 15 2 2 2 2" xfId="1446"/>
+    <cellStyle name="Normal 15 2 2 3" xfId="1110"/>
+    <cellStyle name="Normal 15 2 3" xfId="397"/>
+    <cellStyle name="Normal 15 2 3 2" xfId="625"/>
+    <cellStyle name="Normal 15 2 3 2 2" xfId="1447"/>
+    <cellStyle name="Normal 15 2 3 3" xfId="1234"/>
+    <cellStyle name="Normal 15 2 4" xfId="623"/>
+    <cellStyle name="Normal 15 2 4 2" xfId="1445"/>
+    <cellStyle name="Normal 15 2 5" xfId="985"/>
+    <cellStyle name="Normal 15 3" xfId="266"/>
+    <cellStyle name="Normal 15 3 2" xfId="626"/>
+    <cellStyle name="Normal 15 3 2 2" xfId="1448"/>
+    <cellStyle name="Normal 15 3 3" xfId="941"/>
+    <cellStyle name="Normal 15 3 3 2" xfId="1697"/>
+    <cellStyle name="Normal 15 3 4" xfId="1109"/>
+    <cellStyle name="Normal 15 4" xfId="396"/>
+    <cellStyle name="Normal 15 4 2" xfId="627"/>
+    <cellStyle name="Normal 15 4 2 2" xfId="1449"/>
+    <cellStyle name="Normal 15 4 3" xfId="1233"/>
+    <cellStyle name="Normal 15 5" xfId="622"/>
+    <cellStyle name="Normal 15 5 2" xfId="1444"/>
+    <cellStyle name="Normal 15 6" xfId="984"/>
+    <cellStyle name="Normal 16" xfId="80"/>
+    <cellStyle name="Normal 16 2" xfId="81"/>
+    <cellStyle name="Normal 16 3" xfId="219"/>
+    <cellStyle name="Normal 17" xfId="82"/>
+    <cellStyle name="Normal 18" xfId="83"/>
+    <cellStyle name="Normal 19" xfId="84"/>
+    <cellStyle name="Normal 19 2" xfId="268"/>
+    <cellStyle name="Normal 2" xfId="85"/>
+    <cellStyle name="Normal 2 2" xfId="86"/>
+    <cellStyle name="Normal 2 3" xfId="87"/>
+    <cellStyle name="Normal 2_STO" xfId="88"/>
+    <cellStyle name="Normal 20" xfId="221"/>
+    <cellStyle name="Normal 20 2" xfId="269"/>
+    <cellStyle name="Normal 20 2 2" xfId="398"/>
+    <cellStyle name="Normal 20 3" xfId="399"/>
+    <cellStyle name="Normal 21" xfId="222"/>
+    <cellStyle name="Normal 21 2" xfId="270"/>
+    <cellStyle name="Normal 21 2 2" xfId="629"/>
+    <cellStyle name="Normal 21 2 2 2" xfId="1450"/>
+    <cellStyle name="Normal 21 2 3" xfId="1111"/>
+    <cellStyle name="Normal 21 3" xfId="400"/>
+    <cellStyle name="Normal 21 3 2" xfId="630"/>
+    <cellStyle name="Normal 21 3 2 2" xfId="1451"/>
+    <cellStyle name="Normal 21 3 3" xfId="1235"/>
+    <cellStyle name="Normal 21 4" xfId="494"/>
+    <cellStyle name="Normal 21 4 2" xfId="631"/>
+    <cellStyle name="Normal 21 4 2 2" xfId="1452"/>
+    <cellStyle name="Normal 21 4 3" xfId="1317"/>
+    <cellStyle name="Normal 21 5" xfId="628"/>
+    <cellStyle name="Normal 21 6" xfId="1066"/>
+    <cellStyle name="Normal 22" xfId="223"/>
+    <cellStyle name="Normal 22 2" xfId="401"/>
+    <cellStyle name="Normal 22 2 2" xfId="634"/>
+    <cellStyle name="Normal 22 2 3" xfId="633"/>
+    <cellStyle name="Normal 22 3" xfId="635"/>
+    <cellStyle name="Normal 22 4" xfId="632"/>
+    <cellStyle name="Normal 23" xfId="351"/>
+    <cellStyle name="Normal 23 2" xfId="402"/>
+    <cellStyle name="Normal 23 3" xfId="637"/>
+    <cellStyle name="Normal 23 4" xfId="636"/>
+    <cellStyle name="Normal 24" xfId="403"/>
+    <cellStyle name="Normal 24 2" xfId="639"/>
+    <cellStyle name="Normal 24 3" xfId="638"/>
+    <cellStyle name="Normal 25" xfId="404"/>
+    <cellStyle name="Normal 25 2" xfId="641"/>
+    <cellStyle name="Normal 25 2 4 2" xfId="493"/>
+    <cellStyle name="Normal 25 2 4 2 2" xfId="642"/>
+    <cellStyle name="Normal 25 2 4 2 2 2" xfId="1453"/>
+    <cellStyle name="Normal 25 2 4 2 3" xfId="1316"/>
+    <cellStyle name="Normal 25 3" xfId="640"/>
+    <cellStyle name="Normal 26" xfId="405"/>
+    <cellStyle name="Normal 26 2" xfId="644"/>
+    <cellStyle name="Normal 26 3" xfId="643"/>
+    <cellStyle name="Normal 27" xfId="353"/>
+    <cellStyle name="Normal 27 2" xfId="490"/>
+    <cellStyle name="Normal 27 3" xfId="646"/>
+    <cellStyle name="Normal 27 4" xfId="645"/>
+    <cellStyle name="Normal 28" xfId="485"/>
+    <cellStyle name="Normal 28 2" xfId="489"/>
+    <cellStyle name="Normal 28 3" xfId="648"/>
+    <cellStyle name="Normal 28 4" xfId="647"/>
+    <cellStyle name="Normal 29" xfId="486"/>
+    <cellStyle name="Normal 29 2" xfId="488"/>
+    <cellStyle name="Normal 29 3" xfId="650"/>
+    <cellStyle name="Normal 29 4" xfId="649"/>
+    <cellStyle name="Normal 3" xfId="89"/>
+    <cellStyle name="Normal 3 10" xfId="986"/>
+    <cellStyle name="Normal 3 2" xfId="90"/>
+    <cellStyle name="Normal 3 2 2" xfId="91"/>
+    <cellStyle name="Normal 3 3" xfId="92"/>
+    <cellStyle name="Normal 3 3 2" xfId="93"/>
+    <cellStyle name="Normal 3 3 2 2" xfId="94"/>
+    <cellStyle name="Normal 3 3 2 2 2" xfId="272"/>
+    <cellStyle name="Normal 3 3 2 2 2 2" xfId="655"/>
+    <cellStyle name="Normal 3 3 2 2 2 2 2" xfId="1458"/>
+    <cellStyle name="Normal 3 3 2 2 2 3" xfId="1113"/>
+    <cellStyle name="Normal 3 3 2 2 3" xfId="407"/>
+    <cellStyle name="Normal 3 3 2 2 3 2" xfId="656"/>
+    <cellStyle name="Normal 3 3 2 2 3 2 2" xfId="1459"/>
+    <cellStyle name="Normal 3 3 2 2 3 3" xfId="1237"/>
+    <cellStyle name="Normal 3 3 2 2 4" xfId="654"/>
+    <cellStyle name="Normal 3 3 2 2 4 2" xfId="1457"/>
+    <cellStyle name="Normal 3 3 2 2 5" xfId="989"/>
+    <cellStyle name="Normal 3 3 2 3" xfId="271"/>
+    <cellStyle name="Normal 3 3 2 3 2" xfId="657"/>
+    <cellStyle name="Normal 3 3 2 3 2 2" xfId="1460"/>
+    <cellStyle name="Normal 3 3 2 3 3" xfId="1112"/>
+    <cellStyle name="Normal 3 3 2 4" xfId="406"/>
+    <cellStyle name="Normal 3 3 2 4 2" xfId="658"/>
+    <cellStyle name="Normal 3 3 2 4 2 2" xfId="1461"/>
+    <cellStyle name="Normal 3 3 2 4 3" xfId="1236"/>
+    <cellStyle name="Normal 3 3 2 5" xfId="653"/>
+    <cellStyle name="Normal 3 3 2 5 2" xfId="1456"/>
+    <cellStyle name="Normal 3 3 2 6" xfId="988"/>
+    <cellStyle name="Normal 3 3 3" xfId="95"/>
+    <cellStyle name="Normal 3 3 4" xfId="96"/>
+    <cellStyle name="Normal 3 3 5" xfId="97"/>
+    <cellStyle name="Normal 3 3 6" xfId="98"/>
+    <cellStyle name="Normal 3 3 6 2" xfId="273"/>
+    <cellStyle name="Normal 3 3 6 2 2" xfId="660"/>
+    <cellStyle name="Normal 3 3 6 2 2 2" xfId="1463"/>
+    <cellStyle name="Normal 3 3 6 2 3" xfId="1114"/>
+    <cellStyle name="Normal 3 3 6 3" xfId="408"/>
+    <cellStyle name="Normal 3 3 6 3 2" xfId="661"/>
+    <cellStyle name="Normal 3 3 6 3 2 2" xfId="1464"/>
+    <cellStyle name="Normal 3 3 6 3 3" xfId="1238"/>
+    <cellStyle name="Normal 3 3 6 4" xfId="659"/>
+    <cellStyle name="Normal 3 3 6 4 2" xfId="1462"/>
+    <cellStyle name="Normal 3 3 6 5" xfId="990"/>
+    <cellStyle name="Normal 3 3 7" xfId="652"/>
+    <cellStyle name="Normal 3 3 7 2" xfId="1455"/>
+    <cellStyle name="Normal 3 3 8" xfId="987"/>
+    <cellStyle name="Normal 3 3_3.CL_AREA" xfId="662"/>
+    <cellStyle name="Normal 3 4" xfId="99"/>
+    <cellStyle name="Normal 3 4 2" xfId="100"/>
+    <cellStyle name="Normal 3 4 2 2" xfId="275"/>
+    <cellStyle name="Normal 3 4 2 2 2" xfId="665"/>
+    <cellStyle name="Normal 3 4 2 2 2 2" xfId="1467"/>
+    <cellStyle name="Normal 3 4 2 2 3" xfId="1116"/>
+    <cellStyle name="Normal 3 4 2 3" xfId="410"/>
+    <cellStyle name="Normal 3 4 2 3 2" xfId="666"/>
+    <cellStyle name="Normal 3 4 2 3 2 2" xfId="1468"/>
+    <cellStyle name="Normal 3 4 2 3 3" xfId="1240"/>
+    <cellStyle name="Normal 3 4 2 4" xfId="664"/>
+    <cellStyle name="Normal 3 4 2 4 2" xfId="1466"/>
+    <cellStyle name="Normal 3 4 2 5" xfId="992"/>
+    <cellStyle name="Normal 3 4 3" xfId="274"/>
+    <cellStyle name="Normal 3 4 3 2" xfId="667"/>
+    <cellStyle name="Normal 3 4 3 2 2" xfId="1469"/>
+    <cellStyle name="Normal 3 4 3 3" xfId="1115"/>
+    <cellStyle name="Normal 3 4 4" xfId="409"/>
+    <cellStyle name="Normal 3 4 4 2" xfId="668"/>
+    <cellStyle name="Normal 3 4 4 2 2" xfId="1470"/>
+    <cellStyle name="Normal 3 4 4 3" xfId="1239"/>
+    <cellStyle name="Normal 3 4 5" xfId="663"/>
+    <cellStyle name="Normal 3 4 5 2" xfId="1465"/>
+    <cellStyle name="Normal 3 4 6" xfId="991"/>
+    <cellStyle name="Normal 3 5" xfId="101"/>
+    <cellStyle name="Normal 3 6" xfId="102"/>
+    <cellStyle name="Normal 3 7" xfId="103"/>
+    <cellStyle name="Normal 3 8" xfId="104"/>
+    <cellStyle name="Normal 3 8 2" xfId="276"/>
+    <cellStyle name="Normal 3 8 2 2" xfId="670"/>
+    <cellStyle name="Normal 3 8 2 2 2" xfId="1472"/>
+    <cellStyle name="Normal 3 8 2 3" xfId="1117"/>
+    <cellStyle name="Normal 3 8 3" xfId="411"/>
+    <cellStyle name="Normal 3 8 3 2" xfId="671"/>
+    <cellStyle name="Normal 3 8 3 2 2" xfId="1473"/>
+    <cellStyle name="Normal 3 8 3 3" xfId="1241"/>
+    <cellStyle name="Normal 3 8 4" xfId="669"/>
+    <cellStyle name="Normal 3 8 4 2" xfId="1471"/>
+    <cellStyle name="Normal 3 8 5" xfId="993"/>
+    <cellStyle name="Normal 3 9" xfId="651"/>
+    <cellStyle name="Normal 3 9 2" xfId="1454"/>
+    <cellStyle name="Normal 3_3.CL_AREA" xfId="672"/>
+    <cellStyle name="Normal 30" xfId="487"/>
+    <cellStyle name="Normal 30 2" xfId="674"/>
+    <cellStyle name="Normal 30 3" xfId="675"/>
+    <cellStyle name="Normal 30 4" xfId="673"/>
+    <cellStyle name="Normal 31" xfId="676"/>
+    <cellStyle name="Normal 31 2" xfId="677"/>
+    <cellStyle name="Normal 32" xfId="492"/>
+    <cellStyle name="Normal 32 2" xfId="678"/>
+    <cellStyle name="Normal 32 3" xfId="679"/>
+    <cellStyle name="Normal 33" xfId="680"/>
+    <cellStyle name="Normal 34" xfId="681"/>
+    <cellStyle name="Normal 35" xfId="682"/>
+    <cellStyle name="Normal 36" xfId="683"/>
+    <cellStyle name="Normal 37" xfId="684"/>
+    <cellStyle name="Normal 38" xfId="685"/>
+    <cellStyle name="Normal 39" xfId="686"/>
+    <cellStyle name="Normal 4" xfId="105"/>
+    <cellStyle name="Normal 4 10" xfId="994"/>
+    <cellStyle name="Normal 4 2" xfId="106"/>
+    <cellStyle name="Normal 4 2 2" xfId="107"/>
+    <cellStyle name="Normal 4 2 2 2" xfId="108"/>
+    <cellStyle name="Normal 4 2 2 2 2" xfId="278"/>
+    <cellStyle name="Normal 4 2 2 2 2 2" xfId="691"/>
+    <cellStyle name="Normal 4 2 2 2 2 2 2" xfId="1478"/>
+    <cellStyle name="Normal 4 2 2 2 2 3" xfId="1119"/>
+    <cellStyle name="Normal 4 2 2 2 3" xfId="413"/>
+    <cellStyle name="Normal 4 2 2 2 3 2" xfId="692"/>
+    <cellStyle name="Normal 4 2 2 2 3 2 2" xfId="1479"/>
+    <cellStyle name="Normal 4 2 2 2 3 3" xfId="1243"/>
+    <cellStyle name="Normal 4 2 2 2 4" xfId="690"/>
+    <cellStyle name="Normal 4 2 2 2 4 2" xfId="1477"/>
+    <cellStyle name="Normal 4 2 2 2 5" xfId="997"/>
+    <cellStyle name="Normal 4 2 2 3" xfId="277"/>
+    <cellStyle name="Normal 4 2 2 3 2" xfId="693"/>
+    <cellStyle name="Normal 4 2 2 3 2 2" xfId="1480"/>
+    <cellStyle name="Normal 4 2 2 3 3" xfId="1118"/>
+    <cellStyle name="Normal 4 2 2 4" xfId="412"/>
+    <cellStyle name="Normal 4 2 2 4 2" xfId="694"/>
+    <cellStyle name="Normal 4 2 2 4 2 2" xfId="1481"/>
+    <cellStyle name="Normal 4 2 2 4 3" xfId="1242"/>
+    <cellStyle name="Normal 4 2 2 5" xfId="689"/>
+    <cellStyle name="Normal 4 2 2 5 2" xfId="1476"/>
+    <cellStyle name="Normal 4 2 2 6" xfId="996"/>
+    <cellStyle name="Normal 4 2 3" xfId="109"/>
+    <cellStyle name="Normal 4 2 4" xfId="110"/>
+    <cellStyle name="Normal 4 2 5" xfId="111"/>
+    <cellStyle name="Normal 4 2 6" xfId="112"/>
+    <cellStyle name="Normal 4 2 6 2" xfId="279"/>
+    <cellStyle name="Normal 4 2 6 2 2" xfId="696"/>
+    <cellStyle name="Normal 4 2 6 2 2 2" xfId="1483"/>
+    <cellStyle name="Normal 4 2 6 2 3" xfId="1120"/>
+    <cellStyle name="Normal 4 2 6 3" xfId="414"/>
+    <cellStyle name="Normal 4 2 6 3 2" xfId="697"/>
+    <cellStyle name="Normal 4 2 6 3 2 2" xfId="1484"/>
+    <cellStyle name="Normal 4 2 6 3 3" xfId="1244"/>
+    <cellStyle name="Normal 4 2 6 4" xfId="695"/>
+    <cellStyle name="Normal 4 2 6 4 2" xfId="1482"/>
+    <cellStyle name="Normal 4 2 6 5" xfId="998"/>
+    <cellStyle name="Normal 4 2 7" xfId="688"/>
+    <cellStyle name="Normal 4 2 7 2" xfId="1475"/>
+    <cellStyle name="Normal 4 2 8" xfId="995"/>
+    <cellStyle name="Normal 4 2_3.CL_AREA" xfId="698"/>
+    <cellStyle name="Normal 4 3" xfId="113"/>
+    <cellStyle name="Normal 4 3 2" xfId="114"/>
+    <cellStyle name="Normal 4 3 2 2" xfId="115"/>
+    <cellStyle name="Normal 4 3 2 2 2" xfId="281"/>
+    <cellStyle name="Normal 4 3 2 2 2 2" xfId="702"/>
+    <cellStyle name="Normal 4 3 2 2 2 2 2" xfId="1488"/>
+    <cellStyle name="Normal 4 3 2 2 2 3" xfId="1122"/>
+    <cellStyle name="Normal 4 3 2 2 3" xfId="416"/>
+    <cellStyle name="Normal 4 3 2 2 3 2" xfId="703"/>
+    <cellStyle name="Normal 4 3 2 2 3 2 2" xfId="1489"/>
+    <cellStyle name="Normal 4 3 2 2 3 3" xfId="1246"/>
+    <cellStyle name="Normal 4 3 2 2 4" xfId="701"/>
+    <cellStyle name="Normal 4 3 2 2 4 2" xfId="1487"/>
+    <cellStyle name="Normal 4 3 2 2 5" xfId="1001"/>
+    <cellStyle name="Normal 4 3 2 3" xfId="280"/>
+    <cellStyle name="Normal 4 3 2 3 2" xfId="704"/>
+    <cellStyle name="Normal 4 3 2 3 2 2" xfId="1490"/>
+    <cellStyle name="Normal 4 3 2 3 3" xfId="1121"/>
+    <cellStyle name="Normal 4 3 2 4" xfId="415"/>
+    <cellStyle name="Normal 4 3 2 4 2" xfId="705"/>
+    <cellStyle name="Normal 4 3 2 4 2 2" xfId="1491"/>
+    <cellStyle name="Normal 4 3 2 4 3" xfId="1245"/>
+    <cellStyle name="Normal 4 3 2 5" xfId="700"/>
+    <cellStyle name="Normal 4 3 2 5 2" xfId="1486"/>
+    <cellStyle name="Normal 4 3 2 6" xfId="1000"/>
+    <cellStyle name="Normal 4 3 3" xfId="116"/>
+    <cellStyle name="Normal 4 3 4" xfId="117"/>
+    <cellStyle name="Normal 4 3 5" xfId="118"/>
+    <cellStyle name="Normal 4 3 6" xfId="119"/>
+    <cellStyle name="Normal 4 3 6 2" xfId="282"/>
+    <cellStyle name="Normal 4 3 6 2 2" xfId="707"/>
+    <cellStyle name="Normal 4 3 6 2 2 2" xfId="1493"/>
+    <cellStyle name="Normal 4 3 6 2 3" xfId="1123"/>
+    <cellStyle name="Normal 4 3 6 3" xfId="417"/>
+    <cellStyle name="Normal 4 3 6 3 2" xfId="708"/>
+    <cellStyle name="Normal 4 3 6 3 2 2" xfId="1494"/>
+    <cellStyle name="Normal 4 3 6 3 3" xfId="1247"/>
+    <cellStyle name="Normal 4 3 6 4" xfId="706"/>
+    <cellStyle name="Normal 4 3 6 4 2" xfId="1492"/>
+    <cellStyle name="Normal 4 3 6 5" xfId="1002"/>
+    <cellStyle name="Normal 4 3 7" xfId="491"/>
+    <cellStyle name="Normal 4 3 7 2" xfId="709"/>
+    <cellStyle name="Normal 4 3 7 2 2" xfId="1495"/>
+    <cellStyle name="Normal 4 3 7 3" xfId="1315"/>
+    <cellStyle name="Normal 4 3 8" xfId="699"/>
+    <cellStyle name="Normal 4 3 8 2" xfId="1485"/>
+    <cellStyle name="Normal 4 3 9" xfId="999"/>
+    <cellStyle name="Normal 4 3_3.CL_AREA" xfId="710"/>
+    <cellStyle name="Normal 4 4" xfId="120"/>
+    <cellStyle name="Normal 4 4 2" xfId="121"/>
+    <cellStyle name="Normal 4 4 2 2" xfId="284"/>
+    <cellStyle name="Normal 4 4 2 2 2" xfId="713"/>
+    <cellStyle name="Normal 4 4 2 2 2 2" xfId="1498"/>
+    <cellStyle name="Normal 4 4 2 2 3" xfId="1125"/>
+    <cellStyle name="Normal 4 4 2 3" xfId="419"/>
+    <cellStyle name="Normal 4 4 2 3 2" xfId="714"/>
+    <cellStyle name="Normal 4 4 2 3 2 2" xfId="1499"/>
+    <cellStyle name="Normal 4 4 2 3 3" xfId="1249"/>
+    <cellStyle name="Normal 4 4 2 4" xfId="712"/>
+    <cellStyle name="Normal 4 4 2 4 2" xfId="1497"/>
+    <cellStyle name="Normal 4 4 2 5" xfId="1004"/>
+    <cellStyle name="Normal 4 4 3" xfId="283"/>
+    <cellStyle name="Normal 4 4 3 2" xfId="715"/>
+    <cellStyle name="Normal 4 4 3 2 2" xfId="1500"/>
+    <cellStyle name="Normal 4 4 3 3" xfId="1124"/>
+    <cellStyle name="Normal 4 4 4" xfId="418"/>
+    <cellStyle name="Normal 4 4 4 2" xfId="716"/>
+    <cellStyle name="Normal 4 4 4 2 2" xfId="1501"/>
+    <cellStyle name="Normal 4 4 4 3" xfId="1248"/>
+    <cellStyle name="Normal 4 4 5" xfId="711"/>
+    <cellStyle name="Normal 4 4 5 2" xfId="1496"/>
+    <cellStyle name="Normal 4 4 6" xfId="1003"/>
+    <cellStyle name="Normal 4 5" xfId="122"/>
+    <cellStyle name="Normal 4 6" xfId="123"/>
+    <cellStyle name="Normal 4 7" xfId="124"/>
+    <cellStyle name="Normal 4 8" xfId="125"/>
+    <cellStyle name="Normal 4 8 2" xfId="285"/>
+    <cellStyle name="Normal 4 8 2 2" xfId="718"/>
+    <cellStyle name="Normal 4 8 2 2 2" xfId="1503"/>
+    <cellStyle name="Normal 4 8 2 3" xfId="1126"/>
+    <cellStyle name="Normal 4 8 3" xfId="420"/>
+    <cellStyle name="Normal 4 8 3 2" xfId="719"/>
+    <cellStyle name="Normal 4 8 3 2 2" xfId="1504"/>
+    <cellStyle name="Normal 4 8 3 3" xfId="1250"/>
+    <cellStyle name="Normal 4 8 4" xfId="717"/>
+    <cellStyle name="Normal 4 8 4 2" xfId="1502"/>
+    <cellStyle name="Normal 4 8 5" xfId="1005"/>
+    <cellStyle name="Normal 4 9" xfId="687"/>
+    <cellStyle name="Normal 4 9 2" xfId="1474"/>
+    <cellStyle name="Normal 4_3.CL_AREA" xfId="720"/>
+    <cellStyle name="Normal 40" xfId="721"/>
+    <cellStyle name="Normal 41" xfId="722"/>
+    <cellStyle name="Normal 42" xfId="723"/>
+    <cellStyle name="Normal 43" xfId="724"/>
+    <cellStyle name="Normal 44" xfId="725"/>
+    <cellStyle name="Normal 45" xfId="726"/>
+    <cellStyle name="Normal 46" xfId="727"/>
+    <cellStyle name="Normal 47" xfId="728"/>
+    <cellStyle name="Normal 48" xfId="729"/>
+    <cellStyle name="Normal 49" xfId="352"/>
+    <cellStyle name="Normal 49 2" xfId="731"/>
+    <cellStyle name="Normal 49 3" xfId="730"/>
+    <cellStyle name="Normal 5" xfId="126"/>
+    <cellStyle name="Normal 5 2" xfId="127"/>
+    <cellStyle name="Normal 5 2 2" xfId="128"/>
+    <cellStyle name="Normal 5 2 2 2" xfId="287"/>
+    <cellStyle name="Normal 5 2 2 2 2" xfId="735"/>
+    <cellStyle name="Normal 5 2 2 2 2 2" xfId="1508"/>
+    <cellStyle name="Normal 5 2 2 2 3" xfId="1128"/>
+    <cellStyle name="Normal 5 2 2 3" xfId="422"/>
+    <cellStyle name="Normal 5 2 2 3 2" xfId="736"/>
+    <cellStyle name="Normal 5 2 2 3 2 2" xfId="1509"/>
+    <cellStyle name="Normal 5 2 2 3 3" xfId="1252"/>
+    <cellStyle name="Normal 5 2 2 4" xfId="734"/>
+    <cellStyle name="Normal 5 2 2 4 2" xfId="1507"/>
+    <cellStyle name="Normal 5 2 2 5" xfId="1008"/>
+    <cellStyle name="Normal 5 2 3" xfId="286"/>
+    <cellStyle name="Normal 5 2 3 2" xfId="737"/>
+    <cellStyle name="Normal 5 2 3 2 2" xfId="1510"/>
+    <cellStyle name="Normal 5 2 3 3" xfId="1127"/>
+    <cellStyle name="Normal 5 2 4" xfId="421"/>
+    <cellStyle name="Normal 5 2 4 2" xfId="738"/>
+    <cellStyle name="Normal 5 2 4 2 2" xfId="1511"/>
+    <cellStyle name="Normal 5 2 4 3" xfId="1251"/>
+    <cellStyle name="Normal 5 2 5" xfId="733"/>
+    <cellStyle name="Normal 5 2 5 2" xfId="1506"/>
+    <cellStyle name="Normal 5 2 6" xfId="1007"/>
+    <cellStyle name="Normal 5 3" xfId="129"/>
+    <cellStyle name="Normal 5 4" xfId="130"/>
+    <cellStyle name="Normal 5 5" xfId="131"/>
+    <cellStyle name="Normal 5 6" xfId="132"/>
+    <cellStyle name="Normal 5 6 2" xfId="288"/>
+    <cellStyle name="Normal 5 6 2 2" xfId="740"/>
+    <cellStyle name="Normal 5 6 2 2 2" xfId="1513"/>
+    <cellStyle name="Normal 5 6 2 3" xfId="1129"/>
+    <cellStyle name="Normal 5 6 3" xfId="423"/>
+    <cellStyle name="Normal 5 6 3 2" xfId="741"/>
+    <cellStyle name="Normal 5 6 3 2 2" xfId="1514"/>
+    <cellStyle name="Normal 5 6 3 3" xfId="1253"/>
+    <cellStyle name="Normal 5 6 4" xfId="739"/>
+    <cellStyle name="Normal 5 6 4 2" xfId="1512"/>
+    <cellStyle name="Normal 5 6 5" xfId="1009"/>
+    <cellStyle name="Normal 5 7" xfId="732"/>
+    <cellStyle name="Normal 5 7 2" xfId="1505"/>
+    <cellStyle name="Normal 5 8" xfId="1006"/>
+    <cellStyle name="Normal 5_3.CL_AREA" xfId="742"/>
+    <cellStyle name="Normal 50" xfId="743"/>
+    <cellStyle name="Normal 51" xfId="744"/>
+    <cellStyle name="Normal 52" xfId="745"/>
+    <cellStyle name="Normal 53" xfId="746"/>
+    <cellStyle name="Normal 54" xfId="747"/>
+    <cellStyle name="Normal 55" xfId="748"/>
+    <cellStyle name="Normal 56" xfId="495"/>
+    <cellStyle name="Normal 57" xfId="1"/>
+    <cellStyle name="Normal 58" xfId="937"/>
+    <cellStyle name="Normal 59" xfId="940"/>
+    <cellStyle name="Normal 59 2" xfId="1696"/>
+    <cellStyle name="Normal 6" xfId="133"/>
+    <cellStyle name="Normal 6 2" xfId="134"/>
+    <cellStyle name="Normal 63" xfId="135"/>
+    <cellStyle name="Normal 7" xfId="136"/>
+    <cellStyle name="Normal 7 10" xfId="424"/>
+    <cellStyle name="Normal 7 10 2" xfId="750"/>
+    <cellStyle name="Normal 7 10 2 2" xfId="1515"/>
+    <cellStyle name="Normal 7 10 3" xfId="1254"/>
+    <cellStyle name="Normal 7 11" xfId="749"/>
+    <cellStyle name="Normal 7 2" xfId="137"/>
+    <cellStyle name="Normal 7 2 2" xfId="138"/>
+    <cellStyle name="Normal 7 2 2 2" xfId="139"/>
+    <cellStyle name="Normal 7 2 2 2 2" xfId="140"/>
+    <cellStyle name="Normal 7 2 2 2 2 2" xfId="293"/>
+    <cellStyle name="Normal 7 2 2 2 2 2 2" xfId="754"/>
+    <cellStyle name="Normal 7 2 2 2 2 2 2 2" xfId="1519"/>
+    <cellStyle name="Normal 7 2 2 2 2 2 3" xfId="1134"/>
+    <cellStyle name="Normal 7 2 2 2 2 3" xfId="428"/>
+    <cellStyle name="Normal 7 2 2 2 2 3 2" xfId="755"/>
+    <cellStyle name="Normal 7 2 2 2 2 3 2 2" xfId="1520"/>
+    <cellStyle name="Normal 7 2 2 2 2 3 3" xfId="1258"/>
+    <cellStyle name="Normal 7 2 2 2 2 4" xfId="753"/>
+    <cellStyle name="Normal 7 2 2 2 2 4 2" xfId="1518"/>
+    <cellStyle name="Normal 7 2 2 2 2 5" xfId="1012"/>
+    <cellStyle name="Normal 7 2 2 2 3" xfId="292"/>
+    <cellStyle name="Normal 7 2 2 2 3 2" xfId="756"/>
+    <cellStyle name="Normal 7 2 2 2 3 2 2" xfId="1521"/>
+    <cellStyle name="Normal 7 2 2 2 3 3" xfId="1133"/>
+    <cellStyle name="Normal 7 2 2 2 4" xfId="427"/>
+    <cellStyle name="Normal 7 2 2 2 4 2" xfId="757"/>
+    <cellStyle name="Normal 7 2 2 2 4 2 2" xfId="1522"/>
+    <cellStyle name="Normal 7 2 2 2 4 3" xfId="1257"/>
+    <cellStyle name="Normal 7 2 2 2 5" xfId="752"/>
+    <cellStyle name="Normal 7 2 2 2 5 2" xfId="1517"/>
+    <cellStyle name="Normal 7 2 2 2 6" xfId="1011"/>
+    <cellStyle name="Normal 7 2 2 3" xfId="141"/>
+    <cellStyle name="Normal 7 2 2 3 2" xfId="294"/>
+    <cellStyle name="Normal 7 2 2 3 2 2" xfId="759"/>
+    <cellStyle name="Normal 7 2 2 3 2 2 2" xfId="1524"/>
+    <cellStyle name="Normal 7 2 2 3 2 3" xfId="1135"/>
+    <cellStyle name="Normal 7 2 2 3 3" xfId="429"/>
+    <cellStyle name="Normal 7 2 2 3 3 2" xfId="760"/>
+    <cellStyle name="Normal 7 2 2 3 3 2 2" xfId="1525"/>
+    <cellStyle name="Normal 7 2 2 3 3 3" xfId="1259"/>
+    <cellStyle name="Normal 7 2 2 3 4" xfId="758"/>
+    <cellStyle name="Normal 7 2 2 3 4 2" xfId="1523"/>
+    <cellStyle name="Normal 7 2 2 3 5" xfId="1013"/>
+    <cellStyle name="Normal 7 2 2 4" xfId="291"/>
+    <cellStyle name="Normal 7 2 2 4 2" xfId="761"/>
+    <cellStyle name="Normal 7 2 2 4 2 2" xfId="1526"/>
+    <cellStyle name="Normal 7 2 2 4 3" xfId="1132"/>
+    <cellStyle name="Normal 7 2 2 5" xfId="426"/>
+    <cellStyle name="Normal 7 2 2 5 2" xfId="762"/>
+    <cellStyle name="Normal 7 2 2 5 2 2" xfId="1527"/>
+    <cellStyle name="Normal 7 2 2 5 3" xfId="1256"/>
+    <cellStyle name="Normal 7 2 2 6" xfId="751"/>
+    <cellStyle name="Normal 7 2 2 6 2" xfId="1516"/>
+    <cellStyle name="Normal 7 2 2 7" xfId="1010"/>
+    <cellStyle name="Normal 7 2 3" xfId="142"/>
+    <cellStyle name="Normal 7 2 3 2" xfId="143"/>
+    <cellStyle name="Normal 7 2 3 2 2" xfId="296"/>
+    <cellStyle name="Normal 7 2 3 2 2 2" xfId="765"/>
+    <cellStyle name="Normal 7 2 3 2 2 2 2" xfId="1530"/>
+    <cellStyle name="Normal 7 2 3 2 2 3" xfId="1137"/>
+    <cellStyle name="Normal 7 2 3 2 3" xfId="431"/>
+    <cellStyle name="Normal 7 2 3 2 3 2" xfId="766"/>
+    <cellStyle name="Normal 7 2 3 2 3 2 2" xfId="1531"/>
+    <cellStyle name="Normal 7 2 3 2 3 3" xfId="1261"/>
+    <cellStyle name="Normal 7 2 3 2 4" xfId="764"/>
+    <cellStyle name="Normal 7 2 3 2 4 2" xfId="1529"/>
+    <cellStyle name="Normal 7 2 3 2 5" xfId="1015"/>
+    <cellStyle name="Normal 7 2 3 3" xfId="295"/>
+    <cellStyle name="Normal 7 2 3 3 2" xfId="767"/>
+    <cellStyle name="Normal 7 2 3 3 2 2" xfId="1532"/>
+    <cellStyle name="Normal 7 2 3 3 3" xfId="1136"/>
+    <cellStyle name="Normal 7 2 3 4" xfId="430"/>
+    <cellStyle name="Normal 7 2 3 4 2" xfId="768"/>
+    <cellStyle name="Normal 7 2 3 4 2 2" xfId="1533"/>
+    <cellStyle name="Normal 7 2 3 4 3" xfId="1260"/>
+    <cellStyle name="Normal 7 2 3 5" xfId="763"/>
+    <cellStyle name="Normal 7 2 3 5 2" xfId="1528"/>
+    <cellStyle name="Normal 7 2 3 6" xfId="1014"/>
+    <cellStyle name="Normal 7 2 4" xfId="144"/>
+    <cellStyle name="Normal 7 2 5" xfId="145"/>
+    <cellStyle name="Normal 7 2 5 2" xfId="146"/>
+    <cellStyle name="Normal 7 2 5 2 2" xfId="298"/>
+    <cellStyle name="Normal 7 2 5 2 2 2" xfId="771"/>
+    <cellStyle name="Normal 7 2 5 2 2 2 2" xfId="1536"/>
+    <cellStyle name="Normal 7 2 5 2 2 3" xfId="1139"/>
+    <cellStyle name="Normal 7 2 5 2 3" xfId="433"/>
+    <cellStyle name="Normal 7 2 5 2 3 2" xfId="772"/>
+    <cellStyle name="Normal 7 2 5 2 3 2 2" xfId="1537"/>
+    <cellStyle name="Normal 7 2 5 2 3 3" xfId="1263"/>
+    <cellStyle name="Normal 7 2 5 2 4" xfId="770"/>
+    <cellStyle name="Normal 7 2 5 2 4 2" xfId="1535"/>
+    <cellStyle name="Normal 7 2 5 2 5" xfId="1017"/>
+    <cellStyle name="Normal 7 2 5 3" xfId="297"/>
+    <cellStyle name="Normal 7 2 5 3 2" xfId="773"/>
+    <cellStyle name="Normal 7 2 5 3 2 2" xfId="1538"/>
+    <cellStyle name="Normal 7 2 5 3 3" xfId="1138"/>
+    <cellStyle name="Normal 7 2 5 4" xfId="432"/>
+    <cellStyle name="Normal 7 2 5 4 2" xfId="774"/>
+    <cellStyle name="Normal 7 2 5 4 2 2" xfId="1539"/>
+    <cellStyle name="Normal 7 2 5 4 3" xfId="1262"/>
+    <cellStyle name="Normal 7 2 5 5" xfId="769"/>
+    <cellStyle name="Normal 7 2 5 5 2" xfId="1534"/>
+    <cellStyle name="Normal 7 2 5 6" xfId="1016"/>
+    <cellStyle name="Normal 7 2 6" xfId="147"/>
+    <cellStyle name="Normal 7 2 6 2" xfId="148"/>
+    <cellStyle name="Normal 7 2 6 2 2" xfId="300"/>
+    <cellStyle name="Normal 7 2 6 2 2 2" xfId="777"/>
+    <cellStyle name="Normal 7 2 6 2 2 2 2" xfId="1542"/>
+    <cellStyle name="Normal 7 2 6 2 2 3" xfId="1141"/>
+    <cellStyle name="Normal 7 2 6 2 3" xfId="435"/>
+    <cellStyle name="Normal 7 2 6 2 3 2" xfId="778"/>
+    <cellStyle name="Normal 7 2 6 2 3 2 2" xfId="1543"/>
+    <cellStyle name="Normal 7 2 6 2 3 3" xfId="1265"/>
+    <cellStyle name="Normal 7 2 6 2 4" xfId="776"/>
+    <cellStyle name="Normal 7 2 6 2 4 2" xfId="1541"/>
+    <cellStyle name="Normal 7 2 6 2 5" xfId="1019"/>
+    <cellStyle name="Normal 7 2 6 3" xfId="299"/>
+    <cellStyle name="Normal 7 2 6 3 2" xfId="779"/>
+    <cellStyle name="Normal 7 2 6 3 2 2" xfId="1544"/>
+    <cellStyle name="Normal 7 2 6 3 3" xfId="1140"/>
+    <cellStyle name="Normal 7 2 6 4" xfId="434"/>
+    <cellStyle name="Normal 7 2 6 4 2" xfId="780"/>
+    <cellStyle name="Normal 7 2 6 4 2 2" xfId="1545"/>
+    <cellStyle name="Normal 7 2 6 4 3" xfId="1264"/>
+    <cellStyle name="Normal 7 2 6 5" xfId="775"/>
+    <cellStyle name="Normal 7 2 6 5 2" xfId="1540"/>
+    <cellStyle name="Normal 7 2 6 6" xfId="1018"/>
+    <cellStyle name="Normal 7 2 7" xfId="290"/>
+    <cellStyle name="Normal 7 2 7 2" xfId="781"/>
+    <cellStyle name="Normal 7 2 7 2 2" xfId="1546"/>
+    <cellStyle name="Normal 7 2 7 3" xfId="1131"/>
+    <cellStyle name="Normal 7 2 8" xfId="425"/>
+    <cellStyle name="Normal 7 2 8 2" xfId="782"/>
+    <cellStyle name="Normal 7 2 8 2 2" xfId="1547"/>
+    <cellStyle name="Normal 7 2 8 3" xfId="1255"/>
+    <cellStyle name="Normal 7 2_3.CL_AREA" xfId="783"/>
+    <cellStyle name="Normal 7 3" xfId="149"/>
+    <cellStyle name="Normal 7 3 2" xfId="150"/>
+    <cellStyle name="Normal 7 3 2 2" xfId="151"/>
+    <cellStyle name="Normal 7 3 2 2 2" xfId="303"/>
+    <cellStyle name="Normal 7 3 2 2 2 2" xfId="787"/>
+    <cellStyle name="Normal 7 3 2 2 2 2 2" xfId="1550"/>
+    <cellStyle name="Normal 7 3 2 2 2 3" xfId="1144"/>
+    <cellStyle name="Normal 7 3 2 2 3" xfId="438"/>
+    <cellStyle name="Normal 7 3 2 2 3 2" xfId="788"/>
+    <cellStyle name="Normal 7 3 2 2 3 2 2" xfId="1551"/>
+    <cellStyle name="Normal 7 3 2 2 3 3" xfId="1268"/>
+    <cellStyle name="Normal 7 3 2 2 4" xfId="786"/>
+    <cellStyle name="Normal 7 3 2 2 4 2" xfId="1549"/>
+    <cellStyle name="Normal 7 3 2 2 5" xfId="1022"/>
+    <cellStyle name="Normal 7 3 2 3" xfId="302"/>
+    <cellStyle name="Normal 7 3 2 3 2" xfId="789"/>
+    <cellStyle name="Normal 7 3 2 3 2 2" xfId="1552"/>
+    <cellStyle name="Normal 7 3 2 3 3" xfId="1143"/>
+    <cellStyle name="Normal 7 3 2 4" xfId="437"/>
+    <cellStyle name="Normal 7 3 2 4 2" xfId="790"/>
+    <cellStyle name="Normal 7 3 2 4 2 2" xfId="1553"/>
+    <cellStyle name="Normal 7 3 2 4 3" xfId="1267"/>
+    <cellStyle name="Normal 7 3 2 5" xfId="785"/>
+    <cellStyle name="Normal 7 3 2 5 2" xfId="1548"/>
+    <cellStyle name="Normal 7 3 2 6" xfId="1021"/>
+    <cellStyle name="Normal 7 3 3" xfId="152"/>
+    <cellStyle name="Normal 7 3 3 2" xfId="304"/>
+    <cellStyle name="Normal 7 3 3 2 2" xfId="792"/>
+    <cellStyle name="Normal 7 3 3 2 2 2" xfId="1555"/>
+    <cellStyle name="Normal 7 3 3 2 3" xfId="1145"/>
+    <cellStyle name="Normal 7 3 3 3" xfId="439"/>
+    <cellStyle name="Normal 7 3 3 3 2" xfId="793"/>
+    <cellStyle name="Normal 7 3 3 3 2 2" xfId="1556"/>
+    <cellStyle name="Normal 7 3 3 3 3" xfId="1269"/>
+    <cellStyle name="Normal 7 3 3 4" xfId="791"/>
+    <cellStyle name="Normal 7 3 3 4 2" xfId="1554"/>
+    <cellStyle name="Normal 7 3 3 5" xfId="1023"/>
+    <cellStyle name="Normal 7 3 4" xfId="301"/>
+    <cellStyle name="Normal 7 3 4 2" xfId="794"/>
+    <cellStyle name="Normal 7 3 4 2 2" xfId="1557"/>
+    <cellStyle name="Normal 7 3 4 3" xfId="1142"/>
+    <cellStyle name="Normal 7 3 5" xfId="436"/>
+    <cellStyle name="Normal 7 3 5 2" xfId="795"/>
+    <cellStyle name="Normal 7 3 5 2 2" xfId="1558"/>
+    <cellStyle name="Normal 7 3 5 3" xfId="1266"/>
+    <cellStyle name="Normal 7 3 6" xfId="784"/>
+    <cellStyle name="Normal 7 3 7" xfId="1020"/>
+    <cellStyle name="Normal 7 3_3.CL_AREA" xfId="796"/>
+    <cellStyle name="Normal 7 4" xfId="153"/>
+    <cellStyle name="Normal 7 4 2" xfId="154"/>
+    <cellStyle name="Normal 7 4 2 2" xfId="306"/>
+    <cellStyle name="Normal 7 4 2 2 2" xfId="799"/>
+    <cellStyle name="Normal 7 4 2 2 2 2" xfId="1561"/>
+    <cellStyle name="Normal 7 4 2 2 3" xfId="1147"/>
+    <cellStyle name="Normal 7 4 2 3" xfId="441"/>
+    <cellStyle name="Normal 7 4 2 3 2" xfId="800"/>
+    <cellStyle name="Normal 7 4 2 3 2 2" xfId="1562"/>
+    <cellStyle name="Normal 7 4 2 3 3" xfId="1271"/>
+    <cellStyle name="Normal 7 4 2 4" xfId="798"/>
+    <cellStyle name="Normal 7 4 2 4 2" xfId="1560"/>
+    <cellStyle name="Normal 7 4 2 5" xfId="1025"/>
+    <cellStyle name="Normal 7 4 3" xfId="305"/>
+    <cellStyle name="Normal 7 4 3 2" xfId="801"/>
+    <cellStyle name="Normal 7 4 3 2 2" xfId="1563"/>
+    <cellStyle name="Normal 7 4 3 3" xfId="1146"/>
+    <cellStyle name="Normal 7 4 4" xfId="440"/>
+    <cellStyle name="Normal 7 4 4 2" xfId="802"/>
+    <cellStyle name="Normal 7 4 4 2 2" xfId="1564"/>
+    <cellStyle name="Normal 7 4 4 3" xfId="1270"/>
+    <cellStyle name="Normal 7 4 5" xfId="797"/>
+    <cellStyle name="Normal 7 4 5 2" xfId="1559"/>
+    <cellStyle name="Normal 7 4 6" xfId="1024"/>
+    <cellStyle name="Normal 7 5" xfId="155"/>
+    <cellStyle name="Normal 7 6" xfId="156"/>
+    <cellStyle name="Normal 7 6 2" xfId="157"/>
+    <cellStyle name="Normal 7 6 2 2" xfId="308"/>
+    <cellStyle name="Normal 7 6 2 2 2" xfId="805"/>
+    <cellStyle name="Normal 7 6 2 2 2 2" xfId="1567"/>
+    <cellStyle name="Normal 7 6 2 2 3" xfId="1149"/>
+    <cellStyle name="Normal 7 6 2 3" xfId="443"/>
+    <cellStyle name="Normal 7 6 2 3 2" xfId="806"/>
+    <cellStyle name="Normal 7 6 2 3 2 2" xfId="1568"/>
+    <cellStyle name="Normal 7 6 2 3 3" xfId="1273"/>
+    <cellStyle name="Normal 7 6 2 4" xfId="804"/>
+    <cellStyle name="Normal 7 6 2 4 2" xfId="1566"/>
+    <cellStyle name="Normal 7 6 2 5" xfId="1027"/>
+    <cellStyle name="Normal 7 6 3" xfId="307"/>
+    <cellStyle name="Normal 7 6 3 2" xfId="807"/>
+    <cellStyle name="Normal 7 6 3 2 2" xfId="1569"/>
+    <cellStyle name="Normal 7 6 3 3" xfId="1148"/>
+    <cellStyle name="Normal 7 6 4" xfId="442"/>
+    <cellStyle name="Normal 7 6 4 2" xfId="808"/>
+    <cellStyle name="Normal 7 6 4 2 2" xfId="1570"/>
+    <cellStyle name="Normal 7 6 4 3" xfId="1272"/>
+    <cellStyle name="Normal 7 6 5" xfId="803"/>
+    <cellStyle name="Normal 7 6 5 2" xfId="1565"/>
+    <cellStyle name="Normal 7 6 6" xfId="1026"/>
+    <cellStyle name="Normal 7 7" xfId="158"/>
+    <cellStyle name="Normal 7 8" xfId="159"/>
+    <cellStyle name="Normal 7 8 2" xfId="160"/>
+    <cellStyle name="Normal 7 8 2 2" xfId="310"/>
+    <cellStyle name="Normal 7 8 2 2 2" xfId="811"/>
+    <cellStyle name="Normal 7 8 2 2 2 2" xfId="1573"/>
+    <cellStyle name="Normal 7 8 2 2 3" xfId="1151"/>
+    <cellStyle name="Normal 7 8 2 3" xfId="445"/>
+    <cellStyle name="Normal 7 8 2 3 2" xfId="812"/>
+    <cellStyle name="Normal 7 8 2 3 2 2" xfId="1574"/>
+    <cellStyle name="Normal 7 8 2 3 3" xfId="1275"/>
+    <cellStyle name="Normal 7 8 2 4" xfId="810"/>
+    <cellStyle name="Normal 7 8 2 4 2" xfId="1572"/>
+    <cellStyle name="Normal 7 8 2 5" xfId="1029"/>
+    <cellStyle name="Normal 7 8 3" xfId="309"/>
+    <cellStyle name="Normal 7 8 3 2" xfId="813"/>
+    <cellStyle name="Normal 7 8 3 2 2" xfId="1575"/>
+    <cellStyle name="Normal 7 8 3 3" xfId="1150"/>
+    <cellStyle name="Normal 7 8 4" xfId="444"/>
+    <cellStyle name="Normal 7 8 4 2" xfId="814"/>
+    <cellStyle name="Normal 7 8 4 2 2" xfId="1576"/>
+    <cellStyle name="Normal 7 8 4 3" xfId="1274"/>
+    <cellStyle name="Normal 7 8 5" xfId="809"/>
+    <cellStyle name="Normal 7 8 5 2" xfId="1571"/>
+    <cellStyle name="Normal 7 8 6" xfId="1028"/>
+    <cellStyle name="Normal 7 9" xfId="289"/>
+    <cellStyle name="Normal 7 9 2" xfId="815"/>
+    <cellStyle name="Normal 7 9 2 2" xfId="1577"/>
+    <cellStyle name="Normal 7 9 3" xfId="1130"/>
+    <cellStyle name="Normal 7_3.CL_AREA" xfId="816"/>
+    <cellStyle name="Normal 8" xfId="161"/>
+    <cellStyle name="Normal 8 10" xfId="938"/>
+    <cellStyle name="Normal 8 10 2" xfId="1694"/>
+    <cellStyle name="Normal 8 2" xfId="162"/>
+    <cellStyle name="Normal 8 2 15" xfId="936"/>
+    <cellStyle name="Normal 8 2 15 2" xfId="1693"/>
+    <cellStyle name="Normal 8 2 2" xfId="163"/>
+    <cellStyle name="Normal 8 2 2 2" xfId="164"/>
+    <cellStyle name="Normal 8 2 2 2 2" xfId="165"/>
+    <cellStyle name="Normal 8 2 2 2 2 2" xfId="315"/>
+    <cellStyle name="Normal 8 2 2 2 2 2 2" xfId="821"/>
+    <cellStyle name="Normal 8 2 2 2 2 2 2 2" xfId="1582"/>
+    <cellStyle name="Normal 8 2 2 2 2 2 3" xfId="1156"/>
+    <cellStyle name="Normal 8 2 2 2 2 3" xfId="450"/>
+    <cellStyle name="Normal 8 2 2 2 2 3 2" xfId="822"/>
+    <cellStyle name="Normal 8 2 2 2 2 3 2 2" xfId="1583"/>
+    <cellStyle name="Normal 8 2 2 2 2 3 3" xfId="1280"/>
+    <cellStyle name="Normal 8 2 2 2 2 4" xfId="820"/>
+    <cellStyle name="Normal 8 2 2 2 2 4 2" xfId="1581"/>
+    <cellStyle name="Normal 8 2 2 2 2 5" xfId="1033"/>
+    <cellStyle name="Normal 8 2 2 2 3" xfId="314"/>
+    <cellStyle name="Normal 8 2 2 2 3 2" xfId="823"/>
+    <cellStyle name="Normal 8 2 2 2 3 2 2" xfId="1584"/>
+    <cellStyle name="Normal 8 2 2 2 3 3" xfId="1155"/>
+    <cellStyle name="Normal 8 2 2 2 4" xfId="449"/>
+    <cellStyle name="Normal 8 2 2 2 4 2" xfId="824"/>
+    <cellStyle name="Normal 8 2 2 2 4 2 2" xfId="1585"/>
+    <cellStyle name="Normal 8 2 2 2 4 3" xfId="1279"/>
+    <cellStyle name="Normal 8 2 2 2 5" xfId="819"/>
+    <cellStyle name="Normal 8 2 2 2 5 2" xfId="1580"/>
+    <cellStyle name="Normal 8 2 2 2 6" xfId="1032"/>
+    <cellStyle name="Normal 8 2 2 3" xfId="166"/>
+    <cellStyle name="Normal 8 2 2 3 2" xfId="316"/>
+    <cellStyle name="Normal 8 2 2 3 2 2" xfId="826"/>
+    <cellStyle name="Normal 8 2 2 3 2 2 2" xfId="1587"/>
+    <cellStyle name="Normal 8 2 2 3 2 3" xfId="1157"/>
+    <cellStyle name="Normal 8 2 2 3 3" xfId="451"/>
+    <cellStyle name="Normal 8 2 2 3 3 2" xfId="827"/>
+    <cellStyle name="Normal 8 2 2 3 3 2 2" xfId="1588"/>
+    <cellStyle name="Normal 8 2 2 3 3 3" xfId="1281"/>
+    <cellStyle name="Normal 8 2 2 3 4" xfId="825"/>
+    <cellStyle name="Normal 8 2 2 3 4 2" xfId="1586"/>
+    <cellStyle name="Normal 8 2 2 3 5" xfId="1034"/>
+    <cellStyle name="Normal 8 2 2 4" xfId="313"/>
+    <cellStyle name="Normal 8 2 2 4 2" xfId="828"/>
+    <cellStyle name="Normal 8 2 2 4 2 2" xfId="1589"/>
+    <cellStyle name="Normal 8 2 2 4 3" xfId="1154"/>
+    <cellStyle name="Normal 8 2 2 5" xfId="448"/>
+    <cellStyle name="Normal 8 2 2 5 2" xfId="829"/>
+    <cellStyle name="Normal 8 2 2 5 2 2" xfId="1590"/>
+    <cellStyle name="Normal 8 2 2 5 3" xfId="1278"/>
+    <cellStyle name="Normal 8 2 2 6" xfId="818"/>
+    <cellStyle name="Normal 8 2 2 6 2" xfId="1579"/>
+    <cellStyle name="Normal 8 2 2 7" xfId="1031"/>
+    <cellStyle name="Normal 8 2 3" xfId="167"/>
+    <cellStyle name="Normal 8 2 3 2" xfId="168"/>
+    <cellStyle name="Normal 8 2 3 2 2" xfId="318"/>
+    <cellStyle name="Normal 8 2 3 2 2 2" xfId="832"/>
+    <cellStyle name="Normal 8 2 3 2 2 2 2" xfId="1593"/>
+    <cellStyle name="Normal 8 2 3 2 2 3" xfId="1159"/>
+    <cellStyle name="Normal 8 2 3 2 3" xfId="453"/>
+    <cellStyle name="Normal 8 2 3 2 3 2" xfId="833"/>
+    <cellStyle name="Normal 8 2 3 2 3 2 2" xfId="1594"/>
+    <cellStyle name="Normal 8 2 3 2 3 3" xfId="1283"/>
+    <cellStyle name="Normal 8 2 3 2 4" xfId="831"/>
+    <cellStyle name="Normal 8 2 3 2 4 2" xfId="1592"/>
+    <cellStyle name="Normal 8 2 3 2 5" xfId="1036"/>
+    <cellStyle name="Normal 8 2 3 3" xfId="317"/>
+    <cellStyle name="Normal 8 2 3 3 2" xfId="834"/>
+    <cellStyle name="Normal 8 2 3 3 2 2" xfId="1595"/>
+    <cellStyle name="Normal 8 2 3 3 3" xfId="1158"/>
+    <cellStyle name="Normal 8 2 3 4" xfId="452"/>
+    <cellStyle name="Normal 8 2 3 4 2" xfId="835"/>
+    <cellStyle name="Normal 8 2 3 4 2 2" xfId="1596"/>
+    <cellStyle name="Normal 8 2 3 4 3" xfId="1282"/>
+    <cellStyle name="Normal 8 2 3 5" xfId="830"/>
+    <cellStyle name="Normal 8 2 3 5 2" xfId="1591"/>
+    <cellStyle name="Normal 8 2 3 6" xfId="1035"/>
+    <cellStyle name="Normal 8 2 4" xfId="169"/>
+    <cellStyle name="Normal 8 2 4 2" xfId="319"/>
+    <cellStyle name="Normal 8 2 4 2 2" xfId="837"/>
+    <cellStyle name="Normal 8 2 4 2 2 2" xfId="1598"/>
+    <cellStyle name="Normal 8 2 4 2 3" xfId="1160"/>
+    <cellStyle name="Normal 8 2 4 3" xfId="454"/>
+    <cellStyle name="Normal 8 2 4 3 2" xfId="838"/>
+    <cellStyle name="Normal 8 2 4 3 2 2" xfId="1599"/>
+    <cellStyle name="Normal 8 2 4 3 3" xfId="1284"/>
+    <cellStyle name="Normal 8 2 4 4" xfId="836"/>
+    <cellStyle name="Normal 8 2 4 4 2" xfId="1597"/>
+    <cellStyle name="Normal 8 2 4 5" xfId="1037"/>
+    <cellStyle name="Normal 8 2 5" xfId="312"/>
+    <cellStyle name="Normal 8 2 5 2" xfId="839"/>
+    <cellStyle name="Normal 8 2 5 2 2" xfId="1600"/>
+    <cellStyle name="Normal 8 2 5 3" xfId="1153"/>
+    <cellStyle name="Normal 8 2 6" xfId="447"/>
+    <cellStyle name="Normal 8 2 6 2" xfId="840"/>
+    <cellStyle name="Normal 8 2 6 2 2" xfId="1601"/>
+    <cellStyle name="Normal 8 2 6 3" xfId="1277"/>
+    <cellStyle name="Normal 8 2 7" xfId="817"/>
+    <cellStyle name="Normal 8 2 7 2" xfId="1578"/>
+    <cellStyle name="Normal 8 2 8" xfId="1030"/>
+    <cellStyle name="Normal 8 3" xfId="170"/>
+    <cellStyle name="Normal 8 3 2" xfId="171"/>
+    <cellStyle name="Normal 8 3 2 2" xfId="172"/>
+    <cellStyle name="Normal 8 3 2 2 2" xfId="322"/>
+    <cellStyle name="Normal 8 3 2 2 2 2" xfId="844"/>
+    <cellStyle name="Normal 8 3 2 2 2 2 2" xfId="1605"/>
+    <cellStyle name="Normal 8 3 2 2 2 3" xfId="1163"/>
+    <cellStyle name="Normal 8 3 2 2 3" xfId="457"/>
+    <cellStyle name="Normal 8 3 2 2 3 2" xfId="845"/>
+    <cellStyle name="Normal 8 3 2 2 3 2 2" xfId="1606"/>
+    <cellStyle name="Normal 8 3 2 2 3 3" xfId="1287"/>
+    <cellStyle name="Normal 8 3 2 2 4" xfId="843"/>
+    <cellStyle name="Normal 8 3 2 2 4 2" xfId="1604"/>
+    <cellStyle name="Normal 8 3 2 2 5" xfId="1040"/>
+    <cellStyle name="Normal 8 3 2 3" xfId="321"/>
+    <cellStyle name="Normal 8 3 2 3 2" xfId="846"/>
+    <cellStyle name="Normal 8 3 2 3 2 2" xfId="1607"/>
+    <cellStyle name="Normal 8 3 2 3 3" xfId="1162"/>
+    <cellStyle name="Normal 8 3 2 4" xfId="456"/>
+    <cellStyle name="Normal 8 3 2 4 2" xfId="847"/>
+    <cellStyle name="Normal 8 3 2 4 2 2" xfId="1608"/>
+    <cellStyle name="Normal 8 3 2 4 3" xfId="1286"/>
+    <cellStyle name="Normal 8 3 2 5" xfId="842"/>
+    <cellStyle name="Normal 8 3 2 5 2" xfId="1603"/>
+    <cellStyle name="Normal 8 3 2 6" xfId="1039"/>
+    <cellStyle name="Normal 8 3 3" xfId="173"/>
+    <cellStyle name="Normal 8 3 3 2" xfId="323"/>
+    <cellStyle name="Normal 8 3 3 2 2" xfId="849"/>
+    <cellStyle name="Normal 8 3 3 2 2 2" xfId="1610"/>
+    <cellStyle name="Normal 8 3 3 2 3" xfId="1164"/>
+    <cellStyle name="Normal 8 3 3 3" xfId="458"/>
+    <cellStyle name="Normal 8 3 3 3 2" xfId="850"/>
+    <cellStyle name="Normal 8 3 3 3 2 2" xfId="1611"/>
+    <cellStyle name="Normal 8 3 3 3 3" xfId="1288"/>
+    <cellStyle name="Normal 8 3 3 4" xfId="848"/>
+    <cellStyle name="Normal 8 3 3 4 2" xfId="1609"/>
+    <cellStyle name="Normal 8 3 3 5" xfId="1041"/>
+    <cellStyle name="Normal 8 3 4" xfId="320"/>
+    <cellStyle name="Normal 8 3 4 2" xfId="851"/>
+    <cellStyle name="Normal 8 3 4 2 2" xfId="1612"/>
+    <cellStyle name="Normal 8 3 4 3" xfId="1161"/>
+    <cellStyle name="Normal 8 3 5" xfId="455"/>
+    <cellStyle name="Normal 8 3 5 2" xfId="852"/>
+    <cellStyle name="Normal 8 3 5 2 2" xfId="1613"/>
+    <cellStyle name="Normal 8 3 5 3" xfId="1285"/>
+    <cellStyle name="Normal 8 3 6" xfId="841"/>
+    <cellStyle name="Normal 8 3 6 2" xfId="1602"/>
+    <cellStyle name="Normal 8 3 7" xfId="1038"/>
+    <cellStyle name="Normal 8 4" xfId="174"/>
+    <cellStyle name="Normal 8 4 2" xfId="175"/>
+    <cellStyle name="Normal 8 4 2 2" xfId="325"/>
+    <cellStyle name="Normal 8 4 2 2 2" xfId="855"/>
+    <cellStyle name="Normal 8 4 2 2 2 2" xfId="1616"/>
+    <cellStyle name="Normal 8 4 2 2 3" xfId="1166"/>
+    <cellStyle name="Normal 8 4 2 3" xfId="460"/>
+    <cellStyle name="Normal 8 4 2 3 2" xfId="856"/>
+    <cellStyle name="Normal 8 4 2 3 2 2" xfId="1617"/>
+    <cellStyle name="Normal 8 4 2 3 3" xfId="1290"/>
+    <cellStyle name="Normal 8 4 2 4" xfId="854"/>
+    <cellStyle name="Normal 8 4 2 4 2" xfId="1615"/>
+    <cellStyle name="Normal 8 4 2 5" xfId="1043"/>
+    <cellStyle name="Normal 8 4 3" xfId="324"/>
+    <cellStyle name="Normal 8 4 3 2" xfId="857"/>
+    <cellStyle name="Normal 8 4 3 2 2" xfId="1618"/>
+    <cellStyle name="Normal 8 4 3 3" xfId="1165"/>
+    <cellStyle name="Normal 8 4 4" xfId="459"/>
+    <cellStyle name="Normal 8 4 4 2" xfId="858"/>
+    <cellStyle name="Normal 8 4 4 2 2" xfId="1619"/>
+    <cellStyle name="Normal 8 4 4 3" xfId="1289"/>
+    <cellStyle name="Normal 8 4 5" xfId="853"/>
+    <cellStyle name="Normal 8 4 5 2" xfId="1614"/>
+    <cellStyle name="Normal 8 4 6" xfId="1042"/>
+    <cellStyle name="Normal 8 5" xfId="176"/>
+    <cellStyle name="Normal 8 6" xfId="177"/>
+    <cellStyle name="Normal 8 6 2" xfId="178"/>
+    <cellStyle name="Normal 8 6 2 2" xfId="327"/>
+    <cellStyle name="Normal 8 6 2 2 2" xfId="861"/>
+    <cellStyle name="Normal 8 6 2 2 2 2" xfId="1622"/>
+    <cellStyle name="Normal 8 6 2 2 3" xfId="1168"/>
+    <cellStyle name="Normal 8 6 2 3" xfId="462"/>
+    <cellStyle name="Normal 8 6 2 3 2" xfId="862"/>
+    <cellStyle name="Normal 8 6 2 3 2 2" xfId="1623"/>
+    <cellStyle name="Normal 8 6 2 3 3" xfId="1292"/>
+    <cellStyle name="Normal 8 6 2 4" xfId="860"/>
+    <cellStyle name="Normal 8 6 2 4 2" xfId="1621"/>
+    <cellStyle name="Normal 8 6 2 5" xfId="1045"/>
+    <cellStyle name="Normal 8 6 3" xfId="326"/>
+    <cellStyle name="Normal 8 6 3 2" xfId="863"/>
+    <cellStyle name="Normal 8 6 3 2 2" xfId="1624"/>
+    <cellStyle name="Normal 8 6 3 3" xfId="1167"/>
+    <cellStyle name="Normal 8 6 4" xfId="461"/>
+    <cellStyle name="Normal 8 6 4 2" xfId="864"/>
+    <cellStyle name="Normal 8 6 4 2 2" xfId="1625"/>
+    <cellStyle name="Normal 8 6 4 3" xfId="1291"/>
+    <cellStyle name="Normal 8 6 5" xfId="859"/>
+    <cellStyle name="Normal 8 6 5 2" xfId="1620"/>
+    <cellStyle name="Normal 8 6 6" xfId="1044"/>
+    <cellStyle name="Normal 8 7" xfId="179"/>
+    <cellStyle name="Normal 8 7 2" xfId="180"/>
+    <cellStyle name="Normal 8 7 2 2" xfId="329"/>
+    <cellStyle name="Normal 8 7 2 2 2" xfId="867"/>
+    <cellStyle name="Normal 8 7 2 2 2 2" xfId="1628"/>
+    <cellStyle name="Normal 8 7 2 2 3" xfId="1170"/>
+    <cellStyle name="Normal 8 7 2 3" xfId="464"/>
+    <cellStyle name="Normal 8 7 2 3 2" xfId="868"/>
+    <cellStyle name="Normal 8 7 2 3 2 2" xfId="1629"/>
+    <cellStyle name="Normal 8 7 2 3 3" xfId="1294"/>
+    <cellStyle name="Normal 8 7 2 4" xfId="866"/>
+    <cellStyle name="Normal 8 7 2 4 2" xfId="1627"/>
+    <cellStyle name="Normal 8 7 2 5" xfId="1047"/>
+    <cellStyle name="Normal 8 7 3" xfId="328"/>
+    <cellStyle name="Normal 8 7 3 2" xfId="869"/>
+    <cellStyle name="Normal 8 7 3 2 2" xfId="1630"/>
+    <cellStyle name="Normal 8 7 3 3" xfId="1169"/>
+    <cellStyle name="Normal 8 7 4" xfId="463"/>
+    <cellStyle name="Normal 8 7 4 2" xfId="870"/>
+    <cellStyle name="Normal 8 7 4 2 2" xfId="1631"/>
+    <cellStyle name="Normal 8 7 4 3" xfId="1293"/>
+    <cellStyle name="Normal 8 7 5" xfId="865"/>
+    <cellStyle name="Normal 8 7 5 2" xfId="1626"/>
+    <cellStyle name="Normal 8 7 6" xfId="1046"/>
+    <cellStyle name="Normal 8 8" xfId="311"/>
+    <cellStyle name="Normal 8 8 2" xfId="871"/>
+    <cellStyle name="Normal 8 8 2 2" xfId="1632"/>
+    <cellStyle name="Normal 8 8 3" xfId="1152"/>
+    <cellStyle name="Normal 8 9" xfId="446"/>
+    <cellStyle name="Normal 8 9 2" xfId="872"/>
+    <cellStyle name="Normal 8 9 2 2" xfId="1633"/>
+    <cellStyle name="Normal 8 9 3" xfId="1276"/>
+    <cellStyle name="Normal 8_3.CL_AREA" xfId="873"/>
+    <cellStyle name="Normal 81" xfId="181"/>
+    <cellStyle name="Normal 83" xfId="182"/>
+    <cellStyle name="Normal 84" xfId="183"/>
+    <cellStyle name="Normal 86" xfId="184"/>
+    <cellStyle name="Normal 87" xfId="185"/>
+    <cellStyle name="Normal 88" xfId="186"/>
+    <cellStyle name="Normal 89" xfId="187"/>
+    <cellStyle name="Normal 9" xfId="188"/>
+    <cellStyle name="Normal 9 2" xfId="189"/>
+    <cellStyle name="Normal 9 2 2" xfId="190"/>
+    <cellStyle name="Normal 9 2 2 2" xfId="191"/>
+    <cellStyle name="Normal 9 2 2 2 2" xfId="192"/>
+    <cellStyle name="Normal 9 2 2 2 2 2" xfId="334"/>
+    <cellStyle name="Normal 9 2 2 2 2 2 2" xfId="878"/>
+    <cellStyle name="Normal 9 2 2 2 2 2 2 2" xfId="1638"/>
+    <cellStyle name="Normal 9 2 2 2 2 2 3" xfId="1175"/>
+    <cellStyle name="Normal 9 2 2 2 2 3" xfId="469"/>
+    <cellStyle name="Normal 9 2 2 2 2 3 2" xfId="879"/>
+    <cellStyle name="Normal 9 2 2 2 2 3 2 2" xfId="1639"/>
+    <cellStyle name="Normal 9 2 2 2 2 3 3" xfId="1299"/>
+    <cellStyle name="Normal 9 2 2 2 2 4" xfId="877"/>
+    <cellStyle name="Normal 9 2 2 2 2 4 2" xfId="1637"/>
+    <cellStyle name="Normal 9 2 2 2 2 5" xfId="1051"/>
+    <cellStyle name="Normal 9 2 2 2 3" xfId="333"/>
+    <cellStyle name="Normal 9 2 2 2 3 2" xfId="880"/>
+    <cellStyle name="Normal 9 2 2 2 3 2 2" xfId="1640"/>
+    <cellStyle name="Normal 9 2 2 2 3 3" xfId="1174"/>
+    <cellStyle name="Normal 9 2 2 2 4" xfId="468"/>
+    <cellStyle name="Normal 9 2 2 2 4 2" xfId="881"/>
+    <cellStyle name="Normal 9 2 2 2 4 2 2" xfId="1641"/>
+    <cellStyle name="Normal 9 2 2 2 4 3" xfId="1298"/>
+    <cellStyle name="Normal 9 2 2 2 5" xfId="876"/>
+    <cellStyle name="Normal 9 2 2 2 5 2" xfId="1636"/>
+    <cellStyle name="Normal 9 2 2 2 6" xfId="1050"/>
+    <cellStyle name="Normal 9 2 2 3" xfId="193"/>
+    <cellStyle name="Normal 9 2 2 3 2" xfId="335"/>
+    <cellStyle name="Normal 9 2 2 3 2 2" xfId="883"/>
+    <cellStyle name="Normal 9 2 2 3 2 2 2" xfId="1643"/>
+    <cellStyle name="Normal 9 2 2 3 2 3" xfId="1176"/>
+    <cellStyle name="Normal 9 2 2 3 3" xfId="470"/>
+    <cellStyle name="Normal 9 2 2 3 3 2" xfId="884"/>
+    <cellStyle name="Normal 9 2 2 3 3 2 2" xfId="1644"/>
+    <cellStyle name="Normal 9 2 2 3 3 3" xfId="1300"/>
+    <cellStyle name="Normal 9 2 2 3 4" xfId="882"/>
+    <cellStyle name="Normal 9 2 2 3 4 2" xfId="1642"/>
+    <cellStyle name="Normal 9 2 2 3 5" xfId="1052"/>
+    <cellStyle name="Normal 9 2 2 4" xfId="332"/>
+    <cellStyle name="Normal 9 2 2 4 2" xfId="885"/>
+    <cellStyle name="Normal 9 2 2 4 2 2" xfId="1645"/>
+    <cellStyle name="Normal 9 2 2 4 3" xfId="1173"/>
+    <cellStyle name="Normal 9 2 2 5" xfId="467"/>
+    <cellStyle name="Normal 9 2 2 5 2" xfId="886"/>
+    <cellStyle name="Normal 9 2 2 5 2 2" xfId="1646"/>
+    <cellStyle name="Normal 9 2 2 5 3" xfId="1297"/>
+    <cellStyle name="Normal 9 2 2 6" xfId="875"/>
+    <cellStyle name="Normal 9 2 2 6 2" xfId="1635"/>
+    <cellStyle name="Normal 9 2 2 7" xfId="1049"/>
+    <cellStyle name="Normal 9 2 3" xfId="194"/>
+    <cellStyle name="Normal 9 2 3 2" xfId="195"/>
+    <cellStyle name="Normal 9 2 3 2 2" xfId="337"/>
+    <cellStyle name="Normal 9 2 3 2 2 2" xfId="889"/>
+    <cellStyle name="Normal 9 2 3 2 2 2 2" xfId="1649"/>
+    <cellStyle name="Normal 9 2 3 2 2 3" xfId="1178"/>
+    <cellStyle name="Normal 9 2 3 2 3" xfId="472"/>
+    <cellStyle name="Normal 9 2 3 2 3 2" xfId="890"/>
+    <cellStyle name="Normal 9 2 3 2 3 2 2" xfId="1650"/>
+    <cellStyle name="Normal 9 2 3 2 3 3" xfId="1302"/>
+    <cellStyle name="Normal 9 2 3 2 4" xfId="888"/>
+    <cellStyle name="Normal 9 2 3 2 4 2" xfId="1648"/>
+    <cellStyle name="Normal 9 2 3 2 5" xfId="1054"/>
+    <cellStyle name="Normal 9 2 3 3" xfId="336"/>
+    <cellStyle name="Normal 9 2 3 3 2" xfId="891"/>
+    <cellStyle name="Normal 9 2 3 3 2 2" xfId="1651"/>
+    <cellStyle name="Normal 9 2 3 3 3" xfId="1177"/>
+    <cellStyle name="Normal 9 2 3 4" xfId="471"/>
+    <cellStyle name="Normal 9 2 3 4 2" xfId="892"/>
+    <cellStyle name="Normal 9 2 3 4 2 2" xfId="1652"/>
+    <cellStyle name="Normal 9 2 3 4 3" xfId="1301"/>
+    <cellStyle name="Normal 9 2 3 5" xfId="887"/>
+    <cellStyle name="Normal 9 2 3 5 2" xfId="1647"/>
+    <cellStyle name="Normal 9 2 3 6" xfId="1053"/>
+    <cellStyle name="Normal 9 2 4" xfId="196"/>
+    <cellStyle name="Normal 9 2 4 2" xfId="338"/>
+    <cellStyle name="Normal 9 2 4 2 2" xfId="894"/>
+    <cellStyle name="Normal 9 2 4 2 2 2" xfId="1654"/>
+    <cellStyle name="Normal 9 2 4 2 3" xfId="1179"/>
+    <cellStyle name="Normal 9 2 4 3" xfId="473"/>
+    <cellStyle name="Normal 9 2 4 3 2" xfId="895"/>
+    <cellStyle name="Normal 9 2 4 3 2 2" xfId="1655"/>
+    <cellStyle name="Normal 9 2 4 3 3" xfId="1303"/>
+    <cellStyle name="Normal 9 2 4 4" xfId="893"/>
+    <cellStyle name="Normal 9 2 4 4 2" xfId="1653"/>
+    <cellStyle name="Normal 9 2 4 5" xfId="1055"/>
+    <cellStyle name="Normal 9 2 5" xfId="331"/>
+    <cellStyle name="Normal 9 2 5 2" xfId="896"/>
+    <cellStyle name="Normal 9 2 5 2 2" xfId="1656"/>
+    <cellStyle name="Normal 9 2 5 3" xfId="1172"/>
+    <cellStyle name="Normal 9 2 6" xfId="466"/>
+    <cellStyle name="Normal 9 2 6 2" xfId="897"/>
+    <cellStyle name="Normal 9 2 6 2 2" xfId="1657"/>
+    <cellStyle name="Normal 9 2 6 3" xfId="1296"/>
+    <cellStyle name="Normal 9 2 7" xfId="874"/>
+    <cellStyle name="Normal 9 2 7 2" xfId="1634"/>
+    <cellStyle name="Normal 9 2 8" xfId="1048"/>
+    <cellStyle name="Normal 9 3" xfId="197"/>
+    <cellStyle name="Normal 9 3 2" xfId="198"/>
+    <cellStyle name="Normal 9 3 2 2" xfId="199"/>
+    <cellStyle name="Normal 9 3 2 2 2" xfId="341"/>
+    <cellStyle name="Normal 9 3 2 2 2 2" xfId="901"/>
+    <cellStyle name="Normal 9 3 2 2 2 2 2" xfId="1661"/>
+    <cellStyle name="Normal 9 3 2 2 2 3" xfId="1182"/>
+    <cellStyle name="Normal 9 3 2 2 3" xfId="476"/>
+    <cellStyle name="Normal 9 3 2 2 3 2" xfId="902"/>
+    <cellStyle name="Normal 9 3 2 2 3 2 2" xfId="1662"/>
+    <cellStyle name="Normal 9 3 2 2 3 3" xfId="1306"/>
+    <cellStyle name="Normal 9 3 2 2 4" xfId="900"/>
+    <cellStyle name="Normal 9 3 2 2 4 2" xfId="1660"/>
+    <cellStyle name="Normal 9 3 2 2 5" xfId="1058"/>
+    <cellStyle name="Normal 9 3 2 3" xfId="340"/>
+    <cellStyle name="Normal 9 3 2 3 2" xfId="903"/>
+    <cellStyle name="Normal 9 3 2 3 2 2" xfId="1663"/>
+    <cellStyle name="Normal 9 3 2 3 3" xfId="1181"/>
+    <cellStyle name="Normal 9 3 2 4" xfId="475"/>
+    <cellStyle name="Normal 9 3 2 4 2" xfId="904"/>
+    <cellStyle name="Normal 9 3 2 4 2 2" xfId="1664"/>
+    <cellStyle name="Normal 9 3 2 4 3" xfId="1305"/>
+    <cellStyle name="Normal 9 3 2 5" xfId="899"/>
+    <cellStyle name="Normal 9 3 2 5 2" xfId="1659"/>
+    <cellStyle name="Normal 9 3 2 6" xfId="1057"/>
+    <cellStyle name="Normal 9 3 3" xfId="200"/>
+    <cellStyle name="Normal 9 3 3 2" xfId="342"/>
+    <cellStyle name="Normal 9 3 3 2 2" xfId="906"/>
+    <cellStyle name="Normal 9 3 3 2 2 2" xfId="1666"/>
+    <cellStyle name="Normal 9 3 3 2 3" xfId="1183"/>
+    <cellStyle name="Normal 9 3 3 3" xfId="477"/>
+    <cellStyle name="Normal 9 3 3 3 2" xfId="907"/>
+    <cellStyle name="Normal 9 3 3 3 2 2" xfId="1667"/>
+    <cellStyle name="Normal 9 3 3 3 3" xfId="1307"/>
+    <cellStyle name="Normal 9 3 3 4" xfId="905"/>
+    <cellStyle name="Normal 9 3 3 4 2" xfId="1665"/>
+    <cellStyle name="Normal 9 3 3 5" xfId="1059"/>
+    <cellStyle name="Normal 9 3 4" xfId="339"/>
+    <cellStyle name="Normal 9 3 4 2" xfId="908"/>
+    <cellStyle name="Normal 9 3 4 2 2" xfId="1668"/>
+    <cellStyle name="Normal 9 3 4 3" xfId="1180"/>
+    <cellStyle name="Normal 9 3 5" xfId="474"/>
+    <cellStyle name="Normal 9 3 5 2" xfId="909"/>
+    <cellStyle name="Normal 9 3 5 2 2" xfId="1669"/>
+    <cellStyle name="Normal 9 3 5 3" xfId="1304"/>
+    <cellStyle name="Normal 9 3 6" xfId="898"/>
+    <cellStyle name="Normal 9 3 6 2" xfId="1658"/>
+    <cellStyle name="Normal 9 3 7" xfId="1056"/>
+    <cellStyle name="Normal 9 4" xfId="201"/>
+    <cellStyle name="Normal 9 4 2" xfId="202"/>
+    <cellStyle name="Normal 9 4 2 2" xfId="344"/>
+    <cellStyle name="Normal 9 4 2 2 2" xfId="912"/>
+    <cellStyle name="Normal 9 4 2 2 2 2" xfId="1672"/>
+    <cellStyle name="Normal 9 4 2 2 3" xfId="1185"/>
+    <cellStyle name="Normal 9 4 2 3" xfId="479"/>
+    <cellStyle name="Normal 9 4 2 3 2" xfId="913"/>
+    <cellStyle name="Normal 9 4 2 3 2 2" xfId="1673"/>
+    <cellStyle name="Normal 9 4 2 3 3" xfId="1309"/>
+    <cellStyle name="Normal 9 4 2 4" xfId="911"/>
+    <cellStyle name="Normal 9 4 2 4 2" xfId="1671"/>
+    <cellStyle name="Normal 9 4 2 5" xfId="1061"/>
+    <cellStyle name="Normal 9 4 3" xfId="343"/>
+    <cellStyle name="Normal 9 4 3 2" xfId="914"/>
+    <cellStyle name="Normal 9 4 3 2 2" xfId="1674"/>
+    <cellStyle name="Normal 9 4 3 3" xfId="1184"/>
+    <cellStyle name="Normal 9 4 4" xfId="478"/>
+    <cellStyle name="Normal 9 4 4 2" xfId="915"/>
+    <cellStyle name="Normal 9 4 4 2 2" xfId="1675"/>
+    <cellStyle name="Normal 9 4 4 3" xfId="1308"/>
+    <cellStyle name="Normal 9 4 5" xfId="910"/>
+    <cellStyle name="Normal 9 4 5 2" xfId="1670"/>
+    <cellStyle name="Normal 9 4 6" xfId="1060"/>
+    <cellStyle name="Normal 9 5" xfId="203"/>
+    <cellStyle name="Normal 9 6" xfId="204"/>
+    <cellStyle name="Normal 9 6 2" xfId="205"/>
+    <cellStyle name="Normal 9 6 2 2" xfId="346"/>
+    <cellStyle name="Normal 9 6 2 2 2" xfId="918"/>
+    <cellStyle name="Normal 9 6 2 2 2 2" xfId="1678"/>
+    <cellStyle name="Normal 9 6 2 2 3" xfId="1187"/>
+    <cellStyle name="Normal 9 6 2 3" xfId="481"/>
+    <cellStyle name="Normal 9 6 2 3 2" xfId="919"/>
+    <cellStyle name="Normal 9 6 2 3 2 2" xfId="1679"/>
+    <cellStyle name="Normal 9 6 2 3 3" xfId="1311"/>
+    <cellStyle name="Normal 9 6 2 4" xfId="917"/>
+    <cellStyle name="Normal 9 6 2 4 2" xfId="1677"/>
+    <cellStyle name="Normal 9 6 2 5" xfId="1063"/>
+    <cellStyle name="Normal 9 6 3" xfId="345"/>
+    <cellStyle name="Normal 9 6 3 2" xfId="920"/>
+    <cellStyle name="Normal 9 6 3 2 2" xfId="1680"/>
+    <cellStyle name="Normal 9 6 3 3" xfId="1186"/>
+    <cellStyle name="Normal 9 6 4" xfId="480"/>
+    <cellStyle name="Normal 9 6 4 2" xfId="921"/>
+    <cellStyle name="Normal 9 6 4 2 2" xfId="1681"/>
+    <cellStyle name="Normal 9 6 4 3" xfId="1310"/>
+    <cellStyle name="Normal 9 6 5" xfId="916"/>
+    <cellStyle name="Normal 9 6 5 2" xfId="1676"/>
+    <cellStyle name="Normal 9 6 6" xfId="1062"/>
+    <cellStyle name="Normal 9 7" xfId="206"/>
+    <cellStyle name="Normal 9 7 2" xfId="207"/>
+    <cellStyle name="Normal 9 7 2 2" xfId="348"/>
+    <cellStyle name="Normal 9 7 2 2 2" xfId="924"/>
+    <cellStyle name="Normal 9 7 2 2 2 2" xfId="1684"/>
+    <cellStyle name="Normal 9 7 2 2 3" xfId="1189"/>
+    <cellStyle name="Normal 9 7 2 3" xfId="483"/>
+    <cellStyle name="Normal 9 7 2 3 2" xfId="925"/>
+    <cellStyle name="Normal 9 7 2 3 2 2" xfId="1685"/>
+    <cellStyle name="Normal 9 7 2 3 3" xfId="1313"/>
+    <cellStyle name="Normal 9 7 2 4" xfId="923"/>
+    <cellStyle name="Normal 9 7 2 4 2" xfId="1683"/>
+    <cellStyle name="Normal 9 7 2 5" xfId="1065"/>
+    <cellStyle name="Normal 9 7 3" xfId="347"/>
+    <cellStyle name="Normal 9 7 3 2" xfId="926"/>
+    <cellStyle name="Normal 9 7 3 2 2" xfId="1686"/>
+    <cellStyle name="Normal 9 7 3 3" xfId="1188"/>
+    <cellStyle name="Normal 9 7 4" xfId="482"/>
+    <cellStyle name="Normal 9 7 4 2" xfId="927"/>
+    <cellStyle name="Normal 9 7 4 2 2" xfId="1687"/>
+    <cellStyle name="Normal 9 7 4 3" xfId="1312"/>
+    <cellStyle name="Normal 9 7 5" xfId="922"/>
+    <cellStyle name="Normal 9 7 5 2" xfId="1682"/>
+    <cellStyle name="Normal 9 7 6" xfId="1064"/>
+    <cellStyle name="Normal 9 8" xfId="330"/>
+    <cellStyle name="Normal 9 8 2" xfId="928"/>
+    <cellStyle name="Normal 9 8 2 2" xfId="1688"/>
+    <cellStyle name="Normal 9 8 3" xfId="1171"/>
+    <cellStyle name="Normal 9 9" xfId="465"/>
+    <cellStyle name="Normal 9 9 2" xfId="929"/>
+    <cellStyle name="Normal 9 9 2 2" xfId="1689"/>
+    <cellStyle name="Normal 9 9 3" xfId="1295"/>
+    <cellStyle name="Normal 9_3.CL_AREA" xfId="930"/>
+    <cellStyle name="Normal 90" xfId="208"/>
+    <cellStyle name="Normal 91" xfId="209"/>
+    <cellStyle name="Normal 92" xfId="210"/>
+    <cellStyle name="Normal_Sheet1" xfId="211"/>
+    <cellStyle name="Normale" xfId="0" builtinId="0"/>
+    <cellStyle name="Note 2" xfId="212"/>
+    <cellStyle name="Note 2 2" xfId="213"/>
+    <cellStyle name="Note 2 2 2" xfId="350"/>
+    <cellStyle name="Note 2 2 3" xfId="931"/>
+    <cellStyle name="Note 2 2 3 2" xfId="1690"/>
+    <cellStyle name="Note 2 3" xfId="220"/>
+    <cellStyle name="Note 2 4" xfId="349"/>
+    <cellStyle name="Note 2 4 2" xfId="932"/>
+    <cellStyle name="Note 2 4 2 2" xfId="1691"/>
+    <cellStyle name="Note 2 4 3" xfId="1190"/>
+    <cellStyle name="Note 2 5" xfId="484"/>
+    <cellStyle name="Note 2 5 2" xfId="933"/>
+    <cellStyle name="Note 2 5 2 2" xfId="1692"/>
+    <cellStyle name="Note 2 5 3" xfId="1314"/>
+    <cellStyle name="Output 2" xfId="214"/>
+    <cellStyle name="Style 1" xfId="215"/>
+    <cellStyle name="Style 1 2" xfId="934"/>
+    <cellStyle name="Style 1_3.CL_AREA" xfId="935"/>
+    <cellStyle name="Title 2" xfId="216"/>
+    <cellStyle name="Total 2" xfId="217"/>
+    <cellStyle name="Warning Text 2" xfId="218"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -5773,51 +5781,51 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\EsApplNT\ESTAT-C2\Documents%20and%20Settings\laurobe\Local%20Settings\Temp\wz0ffb\BOP_DSD_V01.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///R:\DOC\SI\eGDDS\e-GDDS%20Countries\San%20Marino\Mission%20Prep%20File\Data%20Files\6.%20ICS%20Data%20Report%20Forms\Not%20Reported\135BOPBPM6%20(not%20reported).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Matrix"/>
       <sheetName val="Concept Name"/>
       <sheetName val="DSD"/>
       <sheetName val="FREQ"/>
       <sheetName val="REF_AREA"/>
       <sheetName val="ADJUSTMENT"/>
       <sheetName val="FLOW_STOCK_ENTRY"/>
       <sheetName val="INT_ACC_ITEM"/>
       <sheetName val="ACCOUNTING_ENTRY"/>
       <sheetName val="COUNTERPART_AREA"/>
       <sheetName val="REF_SECTOR"/>
       <sheetName val="FUNCTIONAL_CATEGORY"/>
       <sheetName val="INSTR_ASSETS_CLASSIFICATON"/>
       <sheetName val="MATURITY"/>
       <sheetName val="COUNTERPART_SECTOR"/>
       <sheetName val="CURRENCY_DENOMINATION"/>
       <sheetName val="VALUATION"/>
       <sheetName val="UNIT_MEASURE"/>
       <sheetName val="UNIT_MULT"/>
       <sheetName val="DECIMALS"/>
       <sheetName val="OBS_STATUS"/>
       <sheetName val="PUBLICATION_STATUS"/>
       <sheetName val="CONF_STATUS"/>
@@ -5865,51 +5873,51 @@
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="General Instructions"/>
       <sheetName val="Report Form"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1">
         <row r="4">
           <cell r="E4">
             <v>2020</v>
           </cell>
           <cell r="F4" t="str">
             <v>A</v>
           </cell>
         </row>
         <row r="5">
           <cell r="A5" t="str">
             <v>Thousand</v>
           </cell>
           <cell r="B5" t="str">
             <v>Domestic Currency</v>
           </cell>
           <cell r="E5">
             <v>2019</v>
@@ -6575,2915 +6583,3176 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registry.sdmxcloud.org/ws/public/sdmxapi/rest/datastructure/ESTAT/HICPAP/0.2/?format=sdmx-2.1&amp;detail=full&amp;references=all" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registry.sdmxcloud.org/ws/public/sdmxapi/rest/datastructure/ESTAT/CPI/0.2/?format=sdmx-2.1&amp;detail=full&amp;references=all" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J114"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M114"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="50" workbookViewId="0">
       <pane xSplit="6" ySplit="19" topLeftCell="G20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A20" sqref="A20"/>
-      <selection pane="bottomRight" activeCell="E4" sqref="E4"/>
+      <selection pane="bottomRight" activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="55.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="55.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.7265625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="13.54296875" customWidth="1"/>
+    <col min="1" max="1" width="21.7109375" customWidth="1"/>
+    <col min="2" max="2" width="31.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="44.5703125" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="9" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="9.1796875" bestFit="1" customWidth="1"/>
-    <col min="7" max="10" width="9.7265625" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="13" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="68" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="71" t="s">
         <v>277</v>
       </c>
       <c r="C1" s="72" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="69" t="s">
         <v>179</v>
       </c>
       <c r="B2" s="73" t="s">
         <v>196</v>
       </c>
       <c r="C2" s="74" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="75" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="76" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="74" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="75" t="s">
         <v>111</v>
       </c>
       <c r="B4" s="76" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="74" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="75" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="73" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="74" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="75" t="s">
         <v>138</v>
       </c>
       <c r="B6" s="76" t="s">
         <v>156</v>
       </c>
       <c r="C6" s="74" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="75" t="s">
         <v>118</v>
       </c>
       <c r="B7" s="76" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="74" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="75" t="s">
         <v>114</v>
       </c>
       <c r="B8" s="76" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="74" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="75" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="73" t="s">
         <v>181</v>
       </c>
       <c r="C9" s="74" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="75" t="s">
         <v>102</v>
       </c>
       <c r="B10" s="73" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="74" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="11.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:3" ht="11.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="77" t="s">
         <v>107</v>
       </c>
       <c r="B11" s="78" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="79" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="80" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="81" t="s">
         <v>220</v>
       </c>
       <c r="C12" s="72" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="75" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="82">
         <v>1</v>
       </c>
       <c r="C13" s="74" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="75" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="82" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="75" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="82">
         <v>0</v>
       </c>
       <c r="C15" s="74" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="67" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:3" s="67" customFormat="1" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="83" t="s">
         <v>163</v>
       </c>
       <c r="B16" s="84" t="s">
         <v>194</v>
       </c>
       <c r="C16" s="85" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="11.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:13" ht="11.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="70" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="86"/>
       <c r="C17" s="79"/>
     </row>
-    <row r="19" spans="1:10" s="60" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:13" s="60" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="59" t="s">
         <v>198</v>
       </c>
       <c r="B19" s="59" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="55" t="s">
         <v>197</v>
       </c>
       <c r="D19" s="61" t="s">
         <v>121</v>
       </c>
       <c r="E19" s="61" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="61" t="s">
         <v>134</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>223</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>224</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>225</v>
       </c>
-    </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K19" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="M19" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="63" t="s">
         <v>164</v>
       </c>
       <c r="B20" s="64" t="s">
         <v>165</v>
       </c>
       <c r="C20" s="64" t="s">
         <v>213</v>
       </c>
       <c r="D20" s="65" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="65" t="s">
         <v>181</v>
       </c>
       <c r="F20" s="65" t="s">
         <v>221</v>
       </c>
       <c r="G20" s="66">
         <v>100.08</v>
       </c>
       <c r="H20" s="66">
         <v>100.67</v>
       </c>
       <c r="I20" s="66">
         <v>101.52</v>
       </c>
       <c r="J20" s="66">
         <v>101.88</v>
       </c>
-    </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K20" s="66">
+        <v>101.41</v>
+      </c>
+      <c r="L20" s="66">
+        <v>101.35</v>
+      </c>
+      <c r="M20" s="66">
+        <v>102.55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="62" t="s">
         <v>166</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>253</v>
       </c>
       <c r="C21" s="56" t="s">
         <v>229</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G21" s="57">
         <v>101.76</v>
       </c>
       <c r="H21" s="57">
         <v>101.91</v>
       </c>
       <c r="I21" s="57">
         <v>102.07</v>
       </c>
       <c r="J21" s="57">
         <v>102.14</v>
       </c>
-    </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K21" s="57">
+        <v>101.98</v>
+      </c>
+      <c r="L21" s="57">
+        <v>101.48</v>
+      </c>
+      <c r="M21" s="57">
+        <v>100.86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="62" t="s">
         <v>167</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>254</v>
       </c>
       <c r="C22" s="56" t="s">
         <v>242</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>183</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G22" s="57">
         <v>100.8</v>
       </c>
       <c r="H22" s="57">
         <v>100.85</v>
       </c>
       <c r="I22" s="57">
         <v>100.77</v>
       </c>
       <c r="J22" s="57">
         <v>100.94</v>
       </c>
-    </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K22" s="57">
+        <v>101.45</v>
+      </c>
+      <c r="L22" s="57">
+        <v>101.55</v>
+      </c>
+      <c r="M22" s="57">
+        <v>101.56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="62" t="s">
         <v>168</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>169</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>243</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G23" s="57">
         <v>100.42</v>
       </c>
       <c r="H23" s="57">
         <v>100.42</v>
       </c>
       <c r="I23" s="57">
         <v>100.45</v>
       </c>
       <c r="J23" s="57">
         <v>100.58</v>
       </c>
-    </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K23" s="57">
+        <v>100.55</v>
+      </c>
+      <c r="L23" s="57">
+        <v>100.55</v>
+      </c>
+      <c r="M23" s="57">
+        <v>100.55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="62" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>255</v>
       </c>
       <c r="C24" s="56" t="s">
         <v>244</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G24" s="57">
         <v>101.72</v>
       </c>
       <c r="H24" s="57">
         <v>101.47</v>
       </c>
       <c r="I24" s="57">
         <v>103.27</v>
       </c>
       <c r="J24" s="57">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K24" s="57">
+        <v>102.76</v>
+      </c>
+      <c r="L24" s="57">
+        <v>103.02</v>
+      </c>
+      <c r="M24" s="57">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="62" t="s">
         <v>171</v>
       </c>
       <c r="B25" s="58" t="s">
         <v>256</v>
       </c>
       <c r="C25" s="56" t="s">
         <v>245</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G25" s="57">
         <v>100.96</v>
       </c>
       <c r="H25" s="57">
         <v>100.28</v>
       </c>
       <c r="I25" s="57">
         <v>100.24</v>
       </c>
       <c r="J25" s="57">
         <v>100.12</v>
       </c>
-    </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K25" s="57">
+        <v>100.16</v>
+      </c>
+      <c r="L25" s="57">
+        <v>100.1</v>
+      </c>
+      <c r="M25" s="57">
+        <v>100.07</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="62" t="s">
         <v>172</v>
       </c>
       <c r="B26" s="56" t="s">
         <v>257</v>
       </c>
       <c r="C26" s="56" t="s">
         <v>246</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>187</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G26" s="57">
         <v>100.58</v>
       </c>
       <c r="H26" s="57">
         <v>101.01</v>
       </c>
       <c r="I26" s="57">
         <v>101.01</v>
       </c>
       <c r="J26" s="57">
         <v>101.01</v>
       </c>
-    </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K26" s="57">
+        <v>101.01</v>
+      </c>
+      <c r="L26" s="57">
+        <v>101.01</v>
+      </c>
+      <c r="M26" s="57">
+        <v>101.01</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="62" t="s">
         <v>173</v>
       </c>
       <c r="B27" s="56" t="s">
         <v>258</v>
       </c>
       <c r="C27" s="56" t="s">
         <v>214</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G27" s="57">
         <v>99.17</v>
       </c>
       <c r="H27" s="57">
         <v>101.74</v>
       </c>
       <c r="I27" s="57">
         <v>104.6</v>
       </c>
       <c r="J27" s="57">
         <v>104.07</v>
       </c>
-    </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K27" s="57">
+        <v>101.98</v>
+      </c>
+      <c r="L27" s="57">
+        <v>100.09</v>
+      </c>
+      <c r="M27" s="57">
+        <v>106.95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="62" t="s">
         <v>174</v>
       </c>
       <c r="B28" s="56" t="s">
         <v>259</v>
       </c>
       <c r="C28" s="56" t="s">
         <v>247</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G28" s="57">
         <v>100.01</v>
       </c>
       <c r="H28" s="57">
         <v>99.12</v>
       </c>
       <c r="I28" s="57">
         <v>99.12</v>
       </c>
       <c r="J28" s="57">
         <v>99.12</v>
       </c>
-    </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K28" s="57">
+        <v>99.12</v>
+      </c>
+      <c r="L28" s="57">
+        <v>99.12</v>
+      </c>
+      <c r="M28" s="57">
+        <v>99.12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="62" t="s">
         <v>175</v>
       </c>
       <c r="B29" s="58" t="s">
         <v>260</v>
       </c>
       <c r="C29" s="56" t="s">
         <v>248</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G29" s="57">
         <v>99.39</v>
       </c>
       <c r="H29" s="57">
         <v>100.01</v>
       </c>
       <c r="I29" s="57">
         <v>100.45</v>
       </c>
       <c r="J29" s="57">
         <v>100.93</v>
       </c>
-    </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K29" s="57">
+        <v>99.72</v>
+      </c>
+      <c r="L29" s="57">
+        <v>100.6</v>
+      </c>
+      <c r="M29" s="57">
+        <v>100.97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="62" t="s">
         <v>176</v>
       </c>
       <c r="B30" s="56" t="s">
         <v>261</v>
       </c>
       <c r="C30" s="56" t="s">
         <v>249</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G30" s="57">
         <v>100</v>
       </c>
       <c r="H30" s="57">
         <v>100</v>
       </c>
       <c r="I30" s="57">
         <v>100</v>
       </c>
       <c r="J30" s="57">
         <v>100</v>
       </c>
-    </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K30" s="57">
+        <v>100</v>
+      </c>
+      <c r="L30" s="57">
+        <v>100</v>
+      </c>
+      <c r="M30" s="57">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="62" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="58" t="s">
         <v>262</v>
       </c>
       <c r="C31" s="58" t="s">
         <v>250</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G31" s="57">
         <v>96.26</v>
       </c>
       <c r="H31" s="57">
         <v>97.15</v>
       </c>
       <c r="I31" s="57">
         <v>98.09</v>
       </c>
       <c r="J31" s="57">
         <v>101.8</v>
       </c>
-    </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K31" s="57">
+        <v>101.76</v>
+      </c>
+      <c r="L31" s="57">
+        <v>104.04</v>
+      </c>
+      <c r="M31" s="57">
+        <v>103.84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="62" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="56" t="s">
         <v>263</v>
       </c>
       <c r="C32" s="56" t="s">
         <v>251</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G32" s="57">
         <v>100</v>
       </c>
       <c r="H32" s="57">
         <v>100</v>
       </c>
       <c r="I32" s="57">
         <v>100</v>
       </c>
       <c r="J32" s="57">
         <v>100</v>
       </c>
-    </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K32" s="57">
+        <v>100</v>
+      </c>
+      <c r="L32" s="57">
+        <v>100</v>
+      </c>
+      <c r="M32" s="57">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="62" t="s">
         <v>226</v>
       </c>
       <c r="B33" s="56" t="s">
         <v>264</v>
       </c>
       <c r="C33" s="56" t="s">
         <v>252</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G33" s="57">
         <v>101.3</v>
       </c>
       <c r="H33" s="57">
         <v>101.72</v>
       </c>
       <c r="I33" s="57">
         <v>101.76</v>
       </c>
       <c r="J33" s="57">
         <v>101.82</v>
       </c>
-    </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K33" s="57">
+        <v>101.81</v>
+      </c>
+      <c r="L33" s="57">
+        <v>101.91</v>
+      </c>
+      <c r="M33" s="57">
+        <v>101.82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="63" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="64" t="s">
         <v>215</v>
       </c>
       <c r="C34" s="64" t="s">
         <v>216</v>
       </c>
       <c r="D34" s="65" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="65" t="s">
         <v>219</v>
       </c>
       <c r="F34" s="65" t="s">
         <v>221</v>
       </c>
       <c r="G34" s="88">
         <v>1000000</v>
       </c>
       <c r="H34" s="88">
         <v>1000000</v>
       </c>
       <c r="I34" s="88">
         <v>1000000</v>
       </c>
       <c r="J34" s="88">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K34" s="88">
+        <v>1000000</v>
+      </c>
+      <c r="L34" s="88">
+        <v>1000000</v>
+      </c>
+      <c r="M34" s="88">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="62" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="58" t="s">
         <v>265</v>
       </c>
       <c r="C35" s="56" t="s">
         <v>230</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G35" s="87">
         <v>178470</v>
       </c>
       <c r="H35" s="87">
         <v>178470</v>
       </c>
       <c r="I35" s="87">
         <v>178470</v>
       </c>
       <c r="J35" s="87">
         <v>178470</v>
       </c>
-    </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K35" s="87">
+        <v>178470</v>
+      </c>
+      <c r="L35" s="87">
+        <v>178470</v>
+      </c>
+      <c r="M35" s="87">
+        <v>178470</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="62" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="58" t="s">
         <v>266</v>
       </c>
       <c r="C36" s="56" t="s">
         <v>231</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>183</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G36" s="87">
         <v>9353</v>
       </c>
       <c r="H36" s="87">
         <v>9353</v>
       </c>
       <c r="I36" s="87">
         <v>9353</v>
       </c>
       <c r="J36" s="87">
         <v>9353</v>
       </c>
-    </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K36" s="87">
+        <v>9353</v>
+      </c>
+      <c r="L36" s="87">
+        <v>9353</v>
+      </c>
+      <c r="M36" s="87">
+        <v>9353</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="62" t="s">
         <v>203</v>
       </c>
       <c r="B37" s="56" t="s">
         <v>217</v>
       </c>
       <c r="C37" s="56" t="s">
         <v>232</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G37" s="87">
         <v>70496</v>
       </c>
       <c r="H37" s="87">
         <v>70496</v>
       </c>
       <c r="I37" s="87">
         <v>70496</v>
       </c>
       <c r="J37" s="87">
         <v>70496</v>
       </c>
-    </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K37" s="87">
+        <v>70496</v>
+      </c>
+      <c r="L37" s="87">
+        <v>70496</v>
+      </c>
+      <c r="M37" s="87">
+        <v>70496</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="62" t="s">
         <v>204</v>
       </c>
       <c r="B38" s="58" t="s">
         <v>267</v>
       </c>
       <c r="C38" s="56" t="s">
         <v>233</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G38" s="87">
         <v>93391</v>
       </c>
       <c r="H38" s="87">
         <v>93391</v>
       </c>
       <c r="I38" s="87">
         <v>93391</v>
       </c>
       <c r="J38" s="87">
         <v>93391</v>
       </c>
-    </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K38" s="87">
+        <v>93391</v>
+      </c>
+      <c r="L38" s="87">
+        <v>93391</v>
+      </c>
+      <c r="M38" s="87">
+        <v>93391</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="62" t="s">
         <v>205</v>
       </c>
       <c r="B39" s="58" t="s">
         <v>268</v>
       </c>
       <c r="C39" s="56" t="s">
         <v>234</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G39" s="87">
         <v>74428</v>
       </c>
       <c r="H39" s="87">
         <v>74428</v>
       </c>
       <c r="I39" s="87">
         <v>74428</v>
       </c>
       <c r="J39" s="87">
         <v>74428</v>
       </c>
-    </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K39" s="87">
+        <v>74428</v>
+      </c>
+      <c r="L39" s="87">
+        <v>74428</v>
+      </c>
+      <c r="M39" s="87">
+        <v>74428</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="62" t="s">
         <v>206</v>
       </c>
       <c r="B40" s="56" t="s">
         <v>269</v>
       </c>
       <c r="C40" s="56" t="s">
         <v>235</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>187</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G40" s="87">
         <v>70563</v>
       </c>
       <c r="H40" s="87">
         <v>70563</v>
       </c>
       <c r="I40" s="87">
         <v>70563</v>
       </c>
       <c r="J40" s="87">
         <v>70563</v>
       </c>
-    </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K40" s="87">
+        <v>70563</v>
+      </c>
+      <c r="L40" s="87">
+        <v>70563</v>
+      </c>
+      <c r="M40" s="87">
+        <v>70563</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="62" t="s">
         <v>207</v>
       </c>
       <c r="B41" s="56" t="s">
         <v>270</v>
       </c>
       <c r="C41" s="56" t="s">
         <v>218</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G41" s="87">
         <v>176834</v>
       </c>
       <c r="H41" s="87">
         <v>176834</v>
       </c>
       <c r="I41" s="87">
         <v>176834</v>
       </c>
       <c r="J41" s="87">
         <v>176834</v>
       </c>
-    </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K41" s="87">
+        <v>176834</v>
+      </c>
+      <c r="L41" s="87">
+        <v>176834</v>
+      </c>
+      <c r="M41" s="87">
+        <v>176834</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="62" t="s">
         <v>208</v>
       </c>
       <c r="B42" s="56" t="s">
         <v>271</v>
       </c>
       <c r="C42" s="56" t="s">
         <v>236</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G42" s="87">
         <v>36492</v>
       </c>
       <c r="H42" s="87">
         <v>36492</v>
       </c>
       <c r="I42" s="87">
         <v>36492</v>
       </c>
       <c r="J42" s="87">
         <v>36492</v>
       </c>
-    </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K42" s="87">
+        <v>36492</v>
+      </c>
+      <c r="L42" s="87">
+        <v>36492</v>
+      </c>
+      <c r="M42" s="87">
+        <v>36492</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="62" t="s">
         <v>209</v>
       </c>
       <c r="B43" s="58" t="s">
         <v>272</v>
       </c>
       <c r="C43" s="56" t="s">
         <v>237</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G43" s="87">
         <v>62331</v>
       </c>
       <c r="H43" s="87">
         <v>62331</v>
       </c>
       <c r="I43" s="87">
         <v>62331</v>
       </c>
       <c r="J43" s="87">
         <v>62331</v>
       </c>
-    </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K43" s="87">
+        <v>62331</v>
+      </c>
+      <c r="L43" s="87">
+        <v>62331</v>
+      </c>
+      <c r="M43" s="87">
+        <v>62331</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="62" t="s">
         <v>210</v>
       </c>
       <c r="B44" s="56" t="s">
         <v>273</v>
       </c>
       <c r="C44" s="56" t="s">
         <v>238</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G44" s="87">
         <v>6183</v>
       </c>
       <c r="H44" s="87">
         <v>6183</v>
       </c>
       <c r="I44" s="87">
         <v>6183</v>
       </c>
       <c r="J44" s="87">
         <v>6183</v>
       </c>
-    </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K44" s="87">
+        <v>6183</v>
+      </c>
+      <c r="L44" s="87">
+        <v>6183</v>
+      </c>
+      <c r="M44" s="87">
+        <v>6183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="62" t="s">
         <v>211</v>
       </c>
       <c r="B45" s="58" t="s">
         <v>274</v>
       </c>
       <c r="C45" s="58" t="s">
         <v>239</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G45" s="87">
         <v>122693</v>
       </c>
       <c r="H45" s="87">
         <v>122693</v>
       </c>
       <c r="I45" s="87">
         <v>122693</v>
       </c>
       <c r="J45" s="87">
         <v>122693</v>
       </c>
-    </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K45" s="87">
+        <v>122693</v>
+      </c>
+      <c r="L45" s="87">
+        <v>122693</v>
+      </c>
+      <c r="M45" s="87">
+        <v>122693</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="62" t="s">
         <v>212</v>
       </c>
       <c r="B46" s="56" t="s">
         <v>275</v>
       </c>
       <c r="C46" s="56" t="s">
         <v>240</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G46" s="87">
         <v>27699</v>
       </c>
       <c r="H46" s="87">
         <v>27699</v>
       </c>
       <c r="I46" s="87">
         <v>27699</v>
       </c>
       <c r="J46" s="87">
         <v>27699</v>
       </c>
-    </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K46" s="87">
+        <v>27699</v>
+      </c>
+      <c r="L46" s="87">
+        <v>27699</v>
+      </c>
+      <c r="M46" s="87">
+        <v>27699</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="62" t="s">
         <v>228</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>276</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G47">
         <v>71067</v>
       </c>
       <c r="H47">
         <v>71067</v>
       </c>
       <c r="I47">
         <v>71067</v>
       </c>
       <c r="J47">
         <v>71067</v>
       </c>
-    </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="K47">
+        <v>71067</v>
+      </c>
+      <c r="L47">
+        <v>71067</v>
+      </c>
+      <c r="M47">
+        <v>71067</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="3"/>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="3"/>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="2"/>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="3"/>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="2"/>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="3"/>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="3"/>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="3"/>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="3"/>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="3"/>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="3"/>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="2"/>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="3"/>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="3"/>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="3"/>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="2"/>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="3"/>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="2"/>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="3"/>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" s="2"/>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="3"/>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
       <c r="D63" s="2"/>
       <c r="E63" s="2"/>
       <c r="F63" s="3"/>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="2"/>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="3"/>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="2"/>
       <c r="C65" s="2"/>
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="3"/>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
       <c r="B66" s="2"/>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
       <c r="E66" s="2"/>
       <c r="F66" s="3"/>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" s="2"/>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="3"/>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="2"/>
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
       <c r="F68" s="3"/>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" s="2"/>
       <c r="B69" s="2"/>
       <c r="C69" s="2"/>
       <c r="D69" s="2"/>
       <c r="E69" s="2"/>
       <c r="F69" s="3"/>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="2"/>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="3"/>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="2"/>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
       <c r="F71" s="3"/>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" s="2"/>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="3"/>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" s="2"/>
       <c r="B73" s="2"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="3"/>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" s="2"/>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="3"/>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" s="2"/>
       <c r="B75" s="2"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="3"/>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="2"/>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="3"/>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" s="2"/>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="3"/>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" s="2"/>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
       <c r="F78" s="3"/>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" s="2"/>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
       <c r="D79" s="2"/>
       <c r="E79" s="2"/>
       <c r="F79" s="3"/>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" s="2"/>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="3"/>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" s="2"/>
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="3"/>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" s="2"/>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="3"/>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" s="2"/>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
       <c r="D83" s="2"/>
       <c r="E83" s="2"/>
       <c r="F83" s="3"/>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="2"/>
       <c r="B84" s="2"/>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
       <c r="E84" s="2"/>
       <c r="F84" s="3"/>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" s="2"/>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="3"/>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" s="2"/>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="3"/>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="2"/>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
       <c r="D87" s="2"/>
       <c r="E87" s="2"/>
       <c r="F87" s="3"/>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" s="2"/>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
       <c r="E88" s="2"/>
       <c r="F88" s="3"/>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" s="2"/>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
       <c r="D89" s="2"/>
       <c r="E89" s="2"/>
       <c r="F89" s="3"/>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" s="2"/>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="3"/>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" s="2"/>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="3"/>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" s="2"/>
       <c r="B92" s="2"/>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
       <c r="E92" s="2"/>
       <c r="F92" s="3"/>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" s="2"/>
       <c r="B93" s="2"/>
       <c r="C93" s="2"/>
       <c r="D93" s="2"/>
       <c r="E93" s="2"/>
       <c r="F93" s="3"/>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" s="2"/>
       <c r="B94" s="2"/>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
       <c r="E94" s="2"/>
       <c r="F94" s="3"/>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" s="2"/>
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="3"/>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" s="2"/>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
       <c r="E96" s="2"/>
       <c r="F96" s="3"/>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" s="2"/>
       <c r="B97" s="2"/>
       <c r="C97" s="2"/>
       <c r="D97" s="2"/>
       <c r="E97" s="2"/>
       <c r="F97" s="3"/>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" s="2"/>
       <c r="B98" s="2"/>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
       <c r="E98" s="2"/>
       <c r="F98" s="3"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" s="2"/>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="3"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="2"/>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
       <c r="E100" s="2"/>
       <c r="F100" s="3"/>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" s="2"/>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="3"/>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="2"/>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="3"/>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="2"/>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
       <c r="D103" s="2"/>
       <c r="E103" s="2"/>
       <c r="F103" s="3"/>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" s="2"/>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="3"/>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" s="2"/>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="3"/>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" s="2"/>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="3"/>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" s="2"/>
       <c r="B107" s="2"/>
       <c r="C107" s="2"/>
       <c r="D107" s="2"/>
       <c r="E107" s="2"/>
       <c r="F107" s="3"/>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" s="2"/>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
       <c r="E108" s="2"/>
       <c r="F108" s="3"/>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" s="2"/>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="3"/>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="2"/>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="3"/>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" s="2"/>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
       <c r="D111" s="2"/>
       <c r="E111" s="2"/>
       <c r="F111" s="3"/>
     </row>
-    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" s="2"/>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
       <c r="E112" s="2"/>
       <c r="F112" s="3"/>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="2"/>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="3"/>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="2"/>
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
       <c r="D114" s="2"/>
       <c r="E114" s="2"/>
       <c r="F114" s="3"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="B47:B114">
     <cfRule type="duplicateValues" dxfId="4" priority="7"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C20:C30 C32:C33">
     <cfRule type="duplicateValues" dxfId="3" priority="8"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31">
     <cfRule type="duplicateValues" dxfId="2" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C34:C44 C46">
     <cfRule type="duplicateValues" dxfId="1" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C45">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.26953125" style="4" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28" style="4" customWidth="1"/>
-    <col min="5" max="5" width="46.81640625" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="28.1796875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="46.85546875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="29.140625" style="4" customWidth="1"/>
+    <col min="7" max="8" width="7.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="3.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="28.140625" style="4" customWidth="1"/>
     <col min="12" max="16384" width="8" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="54" t="s">
         <v>161</v>
       </c>
       <c r="B1" s="54" t="s">
         <v>162</v>
       </c>
       <c r="C1" s="54" t="s">
         <v>161</v>
       </c>
       <c r="D1" s="53" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="52" t="s">
         <v>160</v>
       </c>
       <c r="F1" s="51" t="s">
         <v>159</v>
       </c>
       <c r="G1" s="51" t="s">
         <v>158</v>
       </c>
       <c r="H1" s="51" t="s">
         <v>157</v>
       </c>
       <c r="I1" s="50" t="s">
         <v>156</v>
       </c>
       <c r="J1" s="50" t="s">
         <v>155</v>
       </c>
       <c r="K1" s="49"/>
     </row>
-    <row r="2" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>154</v>
       </c>
       <c r="C2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E2" s="48" t="s">
         <v>152</v>
       </c>
       <c r="F2" s="15" t="s">
         <v>151</v>
       </c>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J2" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="26" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="15" t="s">
         <v>149</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>150</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E3" s="40" t="s">
         <v>147</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>122</v>
       </c>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="15" t="s">
         <v>146</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>146</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>145</v>
       </c>
       <c r="E4" s="38" t="s">
         <v>144</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>143</v>
       </c>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="26" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>142</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>141</v>
       </c>
       <c r="F5" s="46" t="s">
         <v>281</v>
       </c>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="39" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="43" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>140</v>
       </c>
       <c r="F6" s="44" t="s">
         <v>139</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>136</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>135</v>
       </c>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="26" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>134</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>134</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>132</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>122</v>
       </c>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13"/>
     </row>
-    <row r="9" spans="1:11" ht="39" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:11" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>129</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>122</v>
       </c>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="13"/>
     </row>
-    <row r="10" spans="1:11" ht="78" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:11" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>126</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>122</v>
       </c>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="13"/>
     </row>
-    <row r="11" spans="1:11" ht="78" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>123</v>
       </c>
       <c r="F11" s="15" t="s">
         <v>122</v>
       </c>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13"/>
     </row>
-    <row r="12" spans="1:11" ht="26" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:11" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="43" t="s">
         <v>121</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>119</v>
       </c>
       <c r="F12" s="42" t="s">
         <v>278</v>
       </c>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>118</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E13" s="41" t="s">
         <v>116</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>115</v>
       </c>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13"/>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>113</v>
       </c>
       <c r="F14" s="40" t="s">
         <v>112</v>
       </c>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13"/>
     </row>
-    <row r="15" spans="1:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>111</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>109</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>108</v>
       </c>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J15" s="13"/>
     </row>
-    <row r="16" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>107</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>105</v>
       </c>
       <c r="F16" s="21" t="s">
         <v>280</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="20" t="s">
         <v>38</v>
       </c>
       <c r="J16" s="13"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>103</v>
       </c>
       <c r="F17" s="37" t="s">
         <v>279</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J17" s="13"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>99</v>
       </c>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="35" t="s">
         <v>38</v>
       </c>
       <c r="J18" s="35"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E19" s="16" t="s">
         <v>96</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="33" t="s">
         <v>95</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>94</v>
       </c>
       <c r="E20" s="32"/>
       <c r="F20" s="31" t="s">
         <v>57</v>
       </c>
       <c r="G20" s="31"/>
       <c r="H20" s="31">
         <v>1050</v>
       </c>
       <c r="I20" s="30" t="s">
         <v>38</v>
       </c>
       <c r="J20" s="30"/>
     </row>
-    <row r="21" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E21" s="29" t="s">
         <v>91</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J21" s="13"/>
     </row>
-    <row r="22" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E22" s="22" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J22" s="13"/>
     </row>
-    <row r="23" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="22" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>84</v>
       </c>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J23" s="13"/>
     </row>
-    <row r="24" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="22"/>
       <c r="F24" s="25" t="s">
         <v>57</v>
       </c>
       <c r="G24" s="25"/>
       <c r="H24" s="25">
         <v>1050</v>
       </c>
       <c r="I24" s="24" t="s">
         <v>38</v>
       </c>
       <c r="J24" s="24" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="22"/>
       <c r="F25" s="25" t="s">
         <v>57</v>
       </c>
       <c r="G25" s="25"/>
       <c r="H25" s="25">
         <v>4000</v>
       </c>
       <c r="I25" s="24" t="s">
         <v>38</v>
       </c>
       <c r="J25" s="24" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="22"/>
       <c r="F26" s="19" t="s">
         <v>57</v>
       </c>
       <c r="G26" s="19"/>
       <c r="H26" s="19">
         <v>1050</v>
       </c>
       <c r="I26" s="18" t="s">
         <v>38</v>
       </c>
       <c r="J26" s="18" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E27" s="16" t="s">
         <v>79</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>78</v>
       </c>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
       <c r="I27" s="18" t="s">
         <v>38</v>
       </c>
       <c r="J27" s="18" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="26" t="s">
         <v>66</v>
       </c>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="24" t="s">
         <v>38</v>
       </c>
       <c r="J28" s="24" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A29" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>76</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>75</v>
       </c>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="24" t="s">
         <v>38</v>
       </c>
       <c r="J29" s="24" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>74</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>73</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="18" t="s">
         <v>38</v>
       </c>
       <c r="J30" s="18" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="31" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:10" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>72</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>71</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="18" t="s">
         <v>38</v>
       </c>
       <c r="J31" s="18"/>
     </row>
-    <row r="32" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>26</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>69</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>57</v>
       </c>
       <c r="G32" s="19"/>
       <c r="H32" s="19">
         <v>200</v>
       </c>
       <c r="I32" s="18" t="s">
         <v>38</v>
       </c>
       <c r="J32" s="18"/>
     </row>
-    <row r="33" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>27</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>66</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="18" t="s">
         <v>38</v>
       </c>
       <c r="J33" s="18"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="22"/>
       <c r="F34" s="19" t="s">
         <v>63</v>
       </c>
       <c r="G34" s="19"/>
       <c r="H34" s="19">
         <v>25</v>
       </c>
       <c r="I34" s="18" t="s">
         <v>38</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="35" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A35" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>60</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G35" s="14"/>
       <c r="H35" s="14">
         <v>15</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A36" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>58</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>57</v>
       </c>
       <c r="G36" s="14"/>
       <c r="H36" s="14">
         <v>4000</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J36" s="13"/>
     </row>
-    <row r="37" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>51</v>
       </c>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="18" t="s">
         <v>38</v>
       </c>
       <c r="J37" s="18" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E38" s="17" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="15" t="s">
         <v>51</v>
       </c>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="E39" s="17"/>
       <c r="F39" s="15" t="s">
         <v>47</v>
       </c>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="40" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>44</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>43</v>
       </c>
       <c r="G40" s="14"/>
       <c r="H40" s="14"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="41" spans="1:10" ht="26" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E42" s="7"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E43" s="7"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E44" s="7"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E45" s="7"/>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E46" s="7"/>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E47" s="7"/>
     </row>
   </sheetData>
-  <autoFilter ref="B1:K47" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <autoFilter ref="B1:K47"/>
   <hyperlinks>
-    <hyperlink ref="I1" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-    <hyperlink ref="J1" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="I1" r:id="rId1"/>
+    <hyperlink ref="J1" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Dataset</vt:lpstr>
       <vt:lpstr>Overview DSDs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>